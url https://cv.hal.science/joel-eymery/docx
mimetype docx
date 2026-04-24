--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -336,649 +336,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spatio-temporal strain imaging reveals loss mechanisms in a surface acoustic wave device</w:t>
+                <w:t xml:space="preserve">Giant Transformation Strain and Rotation in Ni-Pt Nanoparticles Caused by Atomic Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Mor Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
+                <w:t xml:space="preserve">Anuj Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Eymery</w:t>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.2822. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 294, pp.121129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57814-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05018181v1</w:t>
+                <w:t xml:space="preserve">cea-05064695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
+                <w:t xml:space="preserve">Elastic blue light-emitting diode based on InGaN/GaN microwires and SWCNT-on-PDMS matrix electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Atlan</w:t>
+                <w:t xml:space="preserve">Diana Kolesina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
+                <w:t xml:space="preserve">Alexander Vorobyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Olson</w:t>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+                <w:t xml:space="preserve">Kristina Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (29), pp.25417-25428. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.9779-9786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TC00107B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185266v1</w:t>
+                <w:t xml:space="preserve">cea-05064122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Transformation Strain and Rotation in Ni-Pt Nanoparticles Caused by Atomic Ordering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mor Levi</w:t>
+                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuj Bisht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Atlan</w:t>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Eymery</w:t>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 294, pp.121129. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (29), pp.25417-25428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05064695v1</w:t>
+                <w:t xml:space="preserve">hal-05185266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic blue light-emitting diode based on InGaN/GaN microwires and SWCNT-on-PDMS matrix electrode</w:t>
+                <w:t xml:space="preserve">High-resolution spatio-temporal strain imaging reveals loss mechanisms in a surface acoustic wave device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Kolesina</w:t>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedor Kochetkov</w:t>
+                <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Vorobyev</w:t>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+                <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Novikova</w:t>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.9779-9786. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TC00107B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57814-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05064122v1</w:t>
+                <w:t xml:space="preserve">cea-05018181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Self-Healing Flexible Light-Emitting Diode Based on InGaN/GaN microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Kolesina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Deriabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1278,632 +1278,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05214474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Collection Efficiency of Single GaN Core–Shell Wires Assessed by High-Precision Ion-Beam-Induced Charge Measurements</w:t>
+                <w:t xml:space="preserve">Capturing Catalyst Strain Dynamics during Operando CO Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirkjan Verheij</w:t>
+                <w:t xml:space="preserve">Michael Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Vićentijević</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luís Cerqueira Alves</w:t>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01584⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (30), pp.19608-19617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476034v1</w:t>
+                <w:t xml:space="preserve">hal-04661375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiation damage on the photoconductor and photodiode properties of GaN core–shell p–n junction microwires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Area Growth of GaN μ-Platelets on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Cerqueira Alves</w:t>
+                <w:t xml:space="preserve">Jonathan Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Cardoso</w:t>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Alves</w:t>
+                <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.111945. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (20), pp.8301-8309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635535v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN μ-Platelets on Graphene</w:t>
+                <w:t xml:space="preserve">Charge Collection Efficiency of Single GaN Core–Shell Wires Assessed by High-Precision Ion-Beam-Induced Charge Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Henriques</w:t>
+                <w:t xml:space="preserve">Dirkjan Verheij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
+                <w:t xml:space="preserve">Milan Vićentijević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Milko Jakšić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Cambril</w:t>
+                <w:t xml:space="preserve">Marco Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Valera</w:t>
+                <w:t xml:space="preserve">Luís Cerqueira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (20), pp.8301-8309. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724885v1</w:t>
+                <w:t xml:space="preserve">hal-04476034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Catalyst Strain Dynamics during Operando CO Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of radiation damage on the photoconductor and photodiode properties of GaN core–shell p–n junction microwires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirkjan Verheij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Cerqueira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Grimes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Susana Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Bellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyle Olson</w:t>
+                <w:t xml:space="preserve">Eduardo Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (30), pp.19608-19617. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661375v1</w:t>
+                <w:t xml:space="preserve">hal-04635535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Core–Shell Structure Formation in a Ni 3 Fe Nanoparticle with In Situ Multi-Bragg Coherent Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-A Flexible LEDs Based on Core–Shell GaN/AlGaN Quantum Well Microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Amador-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,103 +2092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the strain evolution of a platinum nanoparticle under electrochemical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.754-761. </w:t>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M -plane AlGaN digital alloy for microwire UV-B LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (14), pp.141101. </w:t>
@@ -2533,51 +2533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benwadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Revenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,295 +3020,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03697288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
+                <w:t xml:space="preserve">In situ 3D observations of a core–shell volume transition in an Ni 3 Fe nanocrystal using Bragg coherent X-ray diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-I Richard</w:t>
+                <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Labat</w:t>
+                <w:t xml:space="preserve">C. Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dupraz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Bellec</w:t>
+                <w:t xml:space="preserve">E. Rabkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (a2), pp.e766-e766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322090192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704605v1</w:t>
+                <w:t xml:space="preserve">cea-04066341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D observations of a core–shell volume transition in an Ni 3 Fe nanocrystal using Bragg coherent X-ray diffraction imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-I Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatelier</w:t>
+                <w:t xml:space="preserve">M Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Atlan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ni Li</w:t>
+                <w:t xml:space="preserve">N Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rabkin</w:t>
+                <w:t xml:space="preserve">E Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78 (a2), pp.e766-e766. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.621 - 625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273322090192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04066341v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of nanoparticles under realistic conditions observed with Bragg coherent X-ray imaging</w:t>
               </w:r>
@@ -3320,64 +3320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3454,64 +3454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual‐color emission from monolithic m‐plane core‐shell InGaN/GaN quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,77 +3722,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Focus Issue on Semiconductor Wafer Bonding: Science, Technology, and Applications, 10 (6), pp.064001. </w:t>
@@ -4098,51 +4098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretchable Transparent Light-Emitting Diodes Based on InGaN/GaN Quantum Well Microwires and Carbon Nanotube Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Underlayer for Efficient Core–Shell InGaN QWs Grown on m-plane GaN Wire Sidewalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.035003. </w:t>
@@ -5566,680 +5566,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation of facets and planar defects in functional nanostructures elucidated by nano-focused coherent diffractive X-ray imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible Capacitive Piezoelectric Sensor with Vertically Aligned Ultralong GaN Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
+                <w:t xml:space="preserve">Amine El Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pauliac-Vaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR07990G⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.4794 - 4800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b15649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986662v1</w:t>
+                <w:t xml:space="preserve">hal-01876892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation sensors based on GaN microwires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards simulation at picometer-scale resolution: Revisiting inversion domain boundaries in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Verheij</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab636⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (16), pp.165306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986659v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Capacitive Piezoelectric Sensor with Vertically Aligned Ultralong GaN Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine El Kacimi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b15649⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (11), pp.4330-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876892v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards simulation at picometer-scale resolution: Revisiting inversion domain boundaries in GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallographic orientation of facets and planar defects in functional nanostructures elucidated by nano-focused coherent diffractive X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+                <w:t xml:space="preserve">Jan Philipp Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Genovese</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (16), pp.165306. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.4833-4840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NR07990G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986656v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation sensors based on GaN microwires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallo</w:t>
+                <w:t xml:space="preserve">D Verheij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Messanvi</w:t>
+                <w:t xml:space="preserve">S Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+                <w:t xml:space="preserve">L Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (11), pp.4330-4337. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (17), pp.175105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986657v1</w:t>
+                <w:t xml:space="preserve">hal-01986659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo-Potential Generation in Capacitive Flexible Sensors Based on GaN Horizontal Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pauliac-Vaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Evolution of Implantation Damages in Mg-Implanted GaN Layers Grown on Si</w:t>
+                <w:t xml:space="preserve">Capping stability of Mg-implanted GaN layers grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lardeau-Falcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Coig</w:t>
@@ -6357,255 +6357,255 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Kanyandekwe</w:t>
+                <w:t xml:space="preserve">Yannick Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (7), pp.131-138. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/08007.0131ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986707v1</w:t>
+                <w:t xml:space="preserve">hal-01875053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analyses of core–shell InGaN/GaN single nanowire photodiodes</w:t>
+                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Guan</w:t>
+                <w:t xml:space="preserve">Gaétan Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Piazza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa935d⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640099v1</w:t>
+                <w:t xml:space="preserve">hal-01990220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capping stability of Mg-implanted GaN layers grown on silicon</w:t>
+                <w:t xml:space="preserve">Thermal Evolution of Implantation Damages in Mg-Implanted GaN Layers Grown on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lardeau-Falcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Coig</w:t>
@@ -6619,237 +6619,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Baines</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Kanyandekwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600487⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (7), pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/08007.0131ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875053v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of single semi-conductor nanostructures for photonics and electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive analyses of core–shell InGaN/GaN single nanowire photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">N Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">V Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Mandula</w:t>
+                <w:t xml:space="preserve">A Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (a2), pp.C501-C501. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (48), pp.484001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s2053273317090726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa935d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990220v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin-Wall GaN/InAlN Multiple Quantum Well Tubes</w:t>
               </w:r>
@@ -7086,103 +7086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyNX.Ptycho: a computing library for X-ray coherent diffraction imaging of nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Elzo Aizarna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (5), pp.1842-1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7509,51 +7509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of photodetectors based on single GaN nanowires with a transparent graphene contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7911,77 +7911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InGaN/GaN core/shell nanowires for visible to ultraviolet range photodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezhi H Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8032,90 +8032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTOP: high-resolution X-ray diffraction and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Borbély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8175,51 +8175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Photovoltaic Properties of Single Core–Shell GaN/InGaN Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8290,947 +8290,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Light-Emitting Diodes Based on Vertical Nitride Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Eymery</w:t>
+                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02900⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (9), pp.9210 - 9216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252043v1</w:t>
+                <w:t xml:space="preserve">hal-01876893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+                <w:t xml:space="preserve">Substrate-Free InGaN/GaN Nanowire Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Babichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b03857⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-015-1143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876893v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the barrier thickness on the performance of multiple-quantum-well InGaN photovoltaic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sirona Valdueza-Felip</w:t>
+                <w:t xml:space="preserve">Flexible Light-Emitting Diodes Based on Vertical Nitride Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/jjap.54.072302⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6958-6964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616166v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-Free InGaN/GaN Nanowire Light-Emitting Diodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hezhi Zhang</w:t>
+                <w:t xml:space="preserve">Effect of the barrier thickness on the performance of multiple-quantum-well InGaN photovoltaic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François H. Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrey Babichev</w:t>
+                <w:t xml:space="preserve">Arantzazu Nunez-Cascajero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirona Valdueza-Felip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.072302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-015-1143-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/jjap.54.072302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320698v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN wire-based Langmuir–Blodgett films for self-powered flexible strain sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Single Semiconductor Nanowires with a Multimodal Hard X-ray Nanoprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Martinez-Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Segura-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Salomon</w:t>
+                <w:t xml:space="preserve">Benito Alen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Rogalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (46), pp.7873 - 7879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201304345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/37/375502⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986745v1</w:t>
+                <w:t xml:space="preserve">hal-01875051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Single Semiconductor Nanowires with a Multimodal Hard X-ray Nanoprobe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benito Alen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">L. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201304345⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (25), pp.255201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875051v1</w:t>
+                <w:t xml:space="preserve">hal-01986743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaN wire-based Langmuir–Blodgett films for self-powered flexible strain sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
+                <w:t xml:space="preserve">S Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ajay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Pauliac-Vaujour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25 (25), pp.255201. </w:t>
+              <w:t xml:space="preserve">, 2014, 25 (37), pp.375502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/37/375502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986743v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M -Plane GaN/InAlN Multiple Quantum Wells in Core–Shell Wire Structure for UV Emission</w:t>
               </w:r>
@@ -9350,51 +9350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nooshin Amirifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9618,64 +9618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved conversion efficiency of as-grown InGaN/GaN quantum-well solar cells for hybrid integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,359 +10014,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized and self-catalyst growth of semiconductor and metal wires by vapour phase epitaxy: GaN rods versus Cu whiskers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">InGaN/GaN multiple-quantum well heterostructures for solar cells grown by MOVPE: case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirona Valdueza-Felip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Chen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qing Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.10.009⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (3), pp.350 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875066v1</w:t>
+                <w:t xml:space="preserve">hal-01875055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/GaN multiple-quantum well heterostructures for solar cells grown by MOVPE: case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sirona Valdueza-Felip</w:t>
+                <w:t xml:space="preserve">Self-organized and self-catalyst growth of semiconductor and metal wires by vapour phase epitaxy: GaN rods versus Cu whiskers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Pan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther H.S. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200682⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2-3), pp.221 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01875055v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Response of InGaN/GaN Multiple-Quantum Well Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Altamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10616,51 +10616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François H. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), </w:t>
@@ -11557,51 +11557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (15), pp.151909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11775,307 +11775,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge quantum dots growth on nanopatterned Si(001) surface: Morphology and stress relaxation study</w:t>
+                <w:t xml:space="preserve">Nanowire-based one-dimensional electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pascale</w:t>
+                <w:t xml:space="preserve">C. Thelander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gentile</w:t>
+                <w:t xml:space="preserve">P. Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brongersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bavard</w:t>
+                <w:t xml:space="preserve">L. Feiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 600 (16), pp.3187 - 3193. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (10), pp.28 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1369-7021(06)71651-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876867v1</w:t>
+                <w:t xml:space="preserve">hal-01876884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire-based one-dimensional electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ge quantum dots growth on nanopatterned Si(001) surface: Morphology and stress relaxation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thelander</w:t>
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Agarwal</w:t>
+                <w:t xml:space="preserve">J. Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brongersma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Feiner</w:t>
+                <w:t xml:space="preserve">A. Bavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (16), pp.3187 - 3193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1369-7021(06)71651-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876884v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of single non-polar GaN quantum dots</w:t>
               </w:r>
@@ -12186,77 +12186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Ge quantum dots positioning with nano-patterned Si(001) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12309,523 +12309,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and optical properties of Si ∕ Si O 2 nanostructures. I. Electron-hole collective processes in single Si ∕ Si O 2 quantum wells</w:t>
+                <w:t xml:space="preserve">Growth of Ge on Si(001) studied in situ by grazing incidence small angle X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pauc</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fournel</w:t>
+                <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Magnea</w:t>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2195 - e2200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060353v1</w:t>
+                <w:t xml:space="preserve">hal-01875069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of nanometric single silicon quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic and optical properties of Si ∕ Si O 2 nanostructures. I. Electron-hole collective processes in single Si ∕ Si O 2 quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2004.08.052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01875076v1</w:t>
+                <w:t xml:space="preserve">hal-02060353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Ge on Si(001) studied in situ by grazing incidence small angle X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence of nanometric single silicon quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">V. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buttard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+                <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2195 - e2200. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (5), pp.1000 - 1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2004.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875069v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium growth on nanopatterned surface studied by STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e1609 - e1613. </w:t>
@@ -12875,245 +12875,245 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Ge on Si(001) studied in situ by grazing incidence small angle X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2195 - e2200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron hole liquid in silicon single quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 27 (5), pp.995 - 999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13288,103 +13288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Electron-Hole Liquid in Single Si Quantum Wells with Large Electronic and Dielectric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13418,103 +13418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence x-ray scattering investigation of Si surface patterned with buried dislocation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (16), pp.2598 - 2600. </w:t>
@@ -13552,77 +13552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled surface nanopatterning with buried dislocation arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13694,51 +13694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIXRD of nanoscale strain patterning in wafer bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13797,51 +13797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM study of ultra-thin (&amp;lt;2 nm) silicon oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13943,77 +13943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering of Ge quantum dots with buried Si dislocation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14090,51 +14090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14219,51 +14219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14339,51 +14339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence X-ray studies of twist-bonded Si/Si and Si/SiO2 interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14511,51 +14511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14631,51 +14631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing incidence X-ray studies of twist-bonded Si/Si and Si/SiO2 interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15293,51 +15293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15510,521 +15510,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Ni solid solutions studied by numerical relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MBE growth of Fe(211)/Au(110) multilayers on MgO(110) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Billard</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Joud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1993163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 121 (1-3), pp.57 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91148-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00246758v1</w:t>
+                <w:t xml:space="preserve">hal-01875062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of Fe(211)/Au(110) multilayers on MgO(110) substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-Ni solid solutions studied by numerical relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chamberod</w:t>
+                <w:t xml:space="preserve">F. Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Joud</w:t>
+                <w:t xml:space="preserve">L. Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 121 (1-3), pp.57 - 59. </w:t>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (3), pp.787-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-8853(93)91148-Z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1993163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875062v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00246758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic characterization of Co/Au(100) epitaxial multilayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the hyperfine field of bcc 304 L stainless steel films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 02 (C3), pp.C3-245-C3-249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1992337⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 02 (C3), pp.C3-211-C3-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1992331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00251542v1</w:t>
+                <w:t xml:space="preserve">jpa-00251536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hyperfine field of bcc 304 L stainless steel films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic characterization of Co/Au(100) epitaxial multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chamberod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 02 (C3), pp.C3-211-C3-215. </w:t>
+              <w:t xml:space="preserve">, 1992, 02 (C3), pp.C3-245-C3-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1992331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1992337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251536v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00251542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in iron thin films evaporated under ultra-high vacuum</w:t>
               </w:r>
@@ -16255,64 +16255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Senillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chamberod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 47 (2), pp.127 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16894,103 +16894,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the surface: Investigating hydrogen absorption and strain in palladium nanoparticles with BCDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
@@ -17032,90 +17032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing inside Individual Palladium Hydride Nanoparticles with In Situ Synchrotron X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HERMES Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Brno, Czech Republic</w:t>
@@ -17157,90 +17157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Hydrogen Insertion Into Palladium Nanoparticles Using Bragg Coherent Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HERMES Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Brno, Czech Republic</w:t>
@@ -17282,90 +17282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Mapping and Phase Evolution in Single Palladium Nanoparticles During Electrochemical Hydrogen Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATSUS Fall 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Valencia (Espagne), Spain</w:t>
@@ -17522,247 +17522,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05032118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Exponent and Kinetics of Hydrogen Absorption in Individual Palladium Nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">µLaue Diffraction and XEOL Analysis of Nitride Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Jean-Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Metal-Hydrogen Systems, MH2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Malo (35400), France</w:t>
+              <w:t xml:space="preserve">ICMOVPE XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRS, May 2024, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646149v1</w:t>
+                <w:t xml:space="preserve">hal-05007652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µLaue Diffraction and XEOL Analysis of Nitride Materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical Exponent and Kinetics of Hydrogen Absorption in Individual Palladium Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRS, May 2024, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Metal-Hydrogen Systems, MH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007652v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging strain and defects in nanocrystals using in situ Bragg coherent diffraction imaging</w:t>
               </w:r>
@@ -17800,51 +17800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the European Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech and Slovak Crystallographic Association, Jun 2024, Prague, Czech Republic</w:t>
@@ -17886,90 +17886,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution of Nanocatalysts in the Light of In Situ Bragg Coherent Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII B-MRS Meeting The Brazilian Materials Research Society (B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Brazilian Materials Research Society (B-MRS), Sep 2024, São Paulo, Brazil</w:t>
@@ -17998,103 +17998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging during the Hydrogenation Phase Transition in Palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTOP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Carry-Le-Rouet, France</w:t>
@@ -18287,51 +18287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18382,77 +18382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando 3D imaging of Pt and Pd electrocatalytic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18533,51 +18533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément. Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18632,51 +18632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wire-based UV-µLED using GaN and AlN microwires as template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18783,51 +18783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18865,51 +18865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18990,103 +18990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando potential-induced strain heterogeneity of a breathing Pt nanoparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECM33 - 33rd European crystallographic meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. </w:t>
@@ -19124,51 +19124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19249,51 +19249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden resonant reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19374,51 +19374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN long MOVPE wires for capacitive piezoelectric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19469,64 +19469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space-group forbidden reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19603,51 +19603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la déformation d'une nanoparticle de Pt durant une réaction électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19728,103 +19728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des déformations induites par le potentiel d'électrode mise en lumière par diffraction cohérente de Bragg in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX2021 - 14e colloque « Rayons X et Matière »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
@@ -20106,286 +20106,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/GaN nanowire flexible light emitting diodes and photodetectors</w:t>
+                <w:t xml:space="preserve">Flexible Light Emitting Diodes Based on Nitride Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Jose, United States. pp.STh3I.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986706v1</w:t>
+                <w:t xml:space="preserve">hal-01986702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Light Emitting Diodes Based on Nitride Nanowires</w:t>
+                <w:t xml:space="preserve">InGaN/GaN nanowire flexible light emitting diodes and photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianchang Yan</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2017.8024808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986702v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride nanowire light emitting diodes</w:t>
               </w:r>
@@ -20496,77 +20496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Powered Conformable Deformation Sensor Exploiting the Collective Piezoelectric Effect of Self-Organised GaN Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pauliac-Vaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Leon Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20617,51 +20617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HR-TEM study of GaN-GaP type II interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21102,90 +21102,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry in the Light of In Situ Bragg Coherent Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21227,90 +21227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing of a platinum nanoparticle in electrochemical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22118,51 +22118,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTOP: high-resolution X-ray diffraction and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22271,51 +22271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'un ordre à longue distance en surface grâce aux contraintes. Apport des collages moléculaires de Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22365,51 +22365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations d'épitaxies et modélisations numériques dans le système Au-Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Institut National Polytechnique de Grenoble - INPG, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22526,51 +22526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35065B64"/>
+    <w:nsid w:val="E5928837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22757,51 +22757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-eymery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4216-1166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07759553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9839-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Goes Foschiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bongiorno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57814-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Bisht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kolesina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Kochetkov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Novikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC00107B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miroshnichenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Deriabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03328D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pavlov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Eliseyev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Moskalev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Komarov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colonel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.Acosta Alba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Verheij" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vi&#263;entijevi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milko Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cerqueira Alves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111945" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Henriques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c06181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04058472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03302-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322094372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722004198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090192" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03795143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101591" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac04ff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03159504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033494" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Mastalieva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungat Mukhangali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vorob&#8217;ev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061503" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Segura-Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Al&#233;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02760" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verheij" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045050" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Steinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520007110" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zubialevich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pampili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023545" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verheij" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab636" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876892v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kacimi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15649" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060426" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kanyandekwe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08007.0131ecst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piazza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kapoor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa935d" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875053v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600487" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04291" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo Aizarna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576716012279" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z90KLMQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b06414" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Julien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261608008X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947445" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Yan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00696" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390994v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi H Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532573" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neplokh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06473" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252043v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02900" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Nunez-Cascajero" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjap.54.072302" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320698v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-1143-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986745v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salomon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/37/375502" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875051v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Alen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201304345" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M0JSGLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945851v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.032301" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369178v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukhtarova" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valdueza-Felip" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896679" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875066v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kolb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.009" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854179v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafossas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-61" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601926v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Chen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Landis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875077v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.04.032" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VHVRC0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999293v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/1/015602" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FXP3KV8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601864v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497078" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosina" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG4X628X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascale" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meziere" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bavard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.06.004" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ7KFR3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876884v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thelander" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agarwal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brongersma" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feiner" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(06)71651-0" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875054v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200671533" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VV7NL3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060353v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205324" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875076v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.052" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJS2ZKQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875069v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.246" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K5DKZ2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875068v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.177" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VCQFW9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875073v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.051" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1QK8M5F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875065v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasiol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ogino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WM5JHWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.236802" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442883v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1568545" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.08.051" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4NBJZKF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876871v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01677-4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8BPBVSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876870v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00198-4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74XR2RQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989695v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876885v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-8001(00)00158-X" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSBZ1X7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876872v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#252;bbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01900-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70W4FLZ0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876874v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142721v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Pelekanos" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80185-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6CMWHDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876869v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Baumbach" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80304-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA3249848565CF78AD84F7F3A78C85AC109B4AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876868v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelekanos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254509v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996721" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E066F5710B66CB36D4DE8A41C6662B6389B4AFB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249151v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994170" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F5C5EB6F856F44D4501A1B6B4116AE4744E74F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246758v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993163" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD8137AF1F54437B96AEF00FA5147C595A619DC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875062v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamberod" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91148-Z" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BGPLGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251542v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992337" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AEB663E306F01C3AFCFC3E858827CAA6A2E453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251536v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992331" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBA8E683F1933DC4334BC9631D7E055FA9B8FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251541v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dinhut" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992336" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44FE95920EDDDB5B5F10427F74460037C7EC5B00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875059v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senillou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90027-H" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKBQ6MK1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875057v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Joud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(90)90211-P" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HXGW1DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144691v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/2/015" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4F456971154ACA2AC3A590F2C2B6B5C2C697F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063671v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063801v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063704v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05032118v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Val&#233;ra" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044681" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646149v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007652v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Jean-S&#233;bastien" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792949v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737574v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007823v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eymery" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066104v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651255" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206616v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment. Atlan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512557v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jaloustre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saron R.S. De Mello" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284099v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04178003v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Burlet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saoutieff" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800006v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321093971" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986706v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024808" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986702v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918664v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461116v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206630v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grimes" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647116v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986835v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99211-2_12" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986840v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-228-0.00012-0" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986844v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009611v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009609v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-eymery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4216-1166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07759553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9839-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Goes Foschiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bongiorno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Bisht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kolesina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Kochetkov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Novikova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC00107B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57814-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miroshnichenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Deriabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03328D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pavlov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Eliseyev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Moskalev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Komarov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colonel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.Acosta Alba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Henriques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Verheij" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vi&#263;entijevi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milko Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cerqueira Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01584" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c06181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04058472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03302-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322094372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722004198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090192" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03795143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101591" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac04ff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03159504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033494" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Mastalieva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungat Mukhangali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vorob&#8217;ev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061503" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Segura-Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Al&#233;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02760" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verheij" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045050" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Steinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520007110" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zubialevich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pampili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023545" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876892v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kacimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15649" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verheij" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alves" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab636" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060426" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875053v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600487" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kanyandekwe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08007.0131ecst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piazza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kapoor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa935d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04291" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo Aizarna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576716012279" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z90KLMQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b06414" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Julien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261608008X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947445" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Yan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00696" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390994v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi H Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532573" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neplokh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06473" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-1143-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252043v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02900" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616166v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Nunez-Cascajero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjap.54.072302" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875051v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Alen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201304345" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M0JSGLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986745v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salomon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/37/375502" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945851v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.032301" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369178v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukhtarova" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valdueza-Felip" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896679" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875066v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kolb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854179v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafossas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-61" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601926v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Chen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Landis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875077v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.04.032" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VHVRC0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999293v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/1/015602" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FXP3KV8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601864v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497078" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosina" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG4X628X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876884v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thelander" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agarwal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brongersma" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feiner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(06)71651-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876867v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meziere" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bavard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.06.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ7KFR3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875054v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200671533" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VV7NL3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875069v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.246" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K5DKZ2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060353v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205324" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875076v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.052" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJS2ZKQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875068v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.177" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VCQFW9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875073v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.051" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1QK8M5F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875065v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasiol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ogino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WM5JHWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.236802" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442883v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1568545" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.08.051" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4NBJZKF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876871v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01677-4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8BPBVSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876870v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00198-4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74XR2RQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989695v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876885v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-8001(00)00158-X" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSBZ1X7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876872v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#252;bbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01900-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70W4FLZ0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876874v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142721v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Pelekanos" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80185-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6CMWHDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876869v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Baumbach" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80304-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA3249848565CF78AD84F7F3A78C85AC109B4AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876868v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelekanos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254509v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996721" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E066F5710B66CB36D4DE8A41C6662B6389B4AFB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249151v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994170" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F5C5EB6F856F44D4501A1B6B4116AE4744E74F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875062v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamberod" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91148-Z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BGPLGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246758v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993163" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD8137AF1F54437B96AEF00FA5147C595A619DC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251536v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992331" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBA8E683F1933DC4334BC9631D7E055FA9B8FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251542v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992337" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AEB663E306F01C3AFCFC3E858827CAA6A2E453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251541v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dinhut" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992336" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44FE95920EDDDB5B5F10427F74460037C7EC5B00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875059v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senillou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90027-H" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKBQ6MK1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875057v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Joud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(90)90211-P" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HXGW1DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144691v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/2/015" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4F456971154ACA2AC3A590F2C2B6B5C2C697F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063671v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063801v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063704v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05032118v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Val&#233;ra" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044681" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007652v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Jean-S&#233;bastien" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646149v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792949v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737574v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007823v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eymery" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066104v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651255" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206616v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment. Atlan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512557v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jaloustre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saron R.S. De Mello" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284099v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04178003v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Burlet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saoutieff" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800006v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321093971" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986702v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986706v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024808" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918664v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461116v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206630v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grimes" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647116v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986835v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99211-2_12" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986840v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-228-0.00012-0" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986844v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009611v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009609v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>