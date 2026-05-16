--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -336,701 +336,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Transformation Strain and Rotation in Ni-Pt Nanoparticles Caused by Atomic Ordering</w:t>
+                <w:t xml:space="preserve">Partial Self-Healing Flexible Light-Emitting Diode Based on InGaN/GaN microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mor Levi</w:t>
+                <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuj Bisht</w:t>
+                <w:t xml:space="preserve">Diana Kolesina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Anna Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Atlan</w:t>
+                <w:t xml:space="preserve">Konstantin Deriabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Eymery</w:t>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 294, pp.121129. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TC03328D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05064695v1</w:t>
+                <w:t xml:space="preserve">hal-05402285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic blue light-emitting diode based on InGaN/GaN microwires and SWCNT-on-PDMS matrix electrode</w:t>
+                <w:t xml:space="preserve">Giant Transformation Strain and Rotation in Ni-Pt Nanoparticles Caused by Atomic Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Kolesina</w:t>
+                <w:t xml:space="preserve">Mor Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedor Kochetkov</w:t>
+                <w:t xml:space="preserve">Anuj Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Vorobyev</w:t>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Novikova</w:t>
+                <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.9779-9786. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 294, pp.121129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TC00107B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05064122v1</w:t>
+                <w:t xml:space="preserve">cea-05064695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Elastic blue light-emitting diode based on InGaN/GaN microwires and SWCNT-on-PDMS matrix electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kolesina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
+                <w:t xml:space="preserve">Alexander Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Olson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Viola</w:t>
+                <w:t xml:space="preserve">Kristina Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.9779-9786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TC00107B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185266v1</w:t>
+                <w:t xml:space="preserve">cea-05064122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution spatio-temporal strain imaging reveals loss mechanisms in a surface acoustic wave device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Strain in Individual Palladium Nanocrystals during Electrochemically Induced Phase Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57814-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (29), pp.25417-25428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c05102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05018181v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Self-Healing Flexible Light-Emitting Diode Based on InGaN/GaN microwires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Kolesina</w:t>
+                <w:t xml:space="preserve">High-resolution spatio-temporal strain imaging reveals loss mechanisms in a surface acoustic wave device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Miroshnichenko</w:t>
+                <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Deriabin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TC03328D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57814-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402285v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05018181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Welding and Strain‐Engineered Photoluminescence of GaN Nanowires</w:t>
               </w:r>
@@ -1278,744 +1278,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05214474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Catalyst Strain Dynamics during Operando CO Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Core–Shell Structure Formation in a Ni 3 Fe Nanoparticle with In Situ Multi-Bragg Coherent Diffraction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Grimes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Bellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyle Olson</w:t>
+                <w:t xml:space="preserve">Ni Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (30), pp.19608-19617. </w:t>
+              <w:t xml:space="preserve">, 2024, 18 (21), pp.13517-13527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c11534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661375v1</w:t>
+                <w:t xml:space="preserve">hal-04580093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Growth of GaN μ-Platelets on Graphene</w:t>
+                <w:t xml:space="preserve">Capturing Catalyst Strain Dynamics during Operando CO Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Henriques</w:t>
+                <w:t xml:space="preserve">Michael Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Valera</w:t>
+                <w:t xml:space="preserve">Ewen Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00708⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (30), pp.19608-19617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724885v1</w:t>
+                <w:t xml:space="preserve">hal-04661375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Collection Efficiency of Single GaN Core–Shell Wires Assessed by High-Precision Ion-Beam-Induced Charge Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Area Growth of GaN μ-Platelets on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Tamsaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirkjan Verheij</w:t>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Vićentijević</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luís Cerqueira Alves</w:t>
+                <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01584⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (20), pp.8301-8309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476034v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiation damage on the photoconductor and photodiode properties of GaN core–shell p–n junction microwires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Charge Collection Efficiency of Single GaN Core–Shell Wires Assessed by High-Precision Ion-Beam-Induced Charge Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirkjan Verheij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Vićentijević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milko Jakšić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Cerqueira Alves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.111945. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635535v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Core–Shell Structure Formation in a Ni 3 Fe Nanoparticle with In Situ Multi-Bragg Coherent Diffraction Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Atlan</w:t>
+                <w:t xml:space="preserve">Impact of radiation damage on the photoconductor and photodiode properties of GaN core–shell p–n junction microwires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirkjan Verheij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Cerqueira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Leake</w:t>
+                <w:t xml:space="preserve">Susana Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Li</w:t>
+                <w:t xml:space="preserve">Eduardo Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (21), pp.13517-13527. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c11534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2024.111945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580093v1</w:t>
+                <w:t xml:space="preserve">hal-04635535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-A Flexible LEDs Based on Core–Shell GaN/AlGaN Quantum Well Microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Amador-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,103 +2092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the strain evolution of a platinum nanoparticle under electrochemical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.754-761. </w:t>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Drnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M -plane AlGaN digital alloy for microwire UV-B LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (14), pp.141101. </w:t>
@@ -2533,51 +2533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benwadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Revenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3020,295 +3020,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03697288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D observations of a core–shell volume transition in an Ni 3 Fe nanocrystal using Bragg coherent X-ray diffraction imaging</w:t>
+                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chatelier</w:t>
+                <w:t xml:space="preserve">M-I Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Atlan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ni Li</w:t>
+                <w:t xml:space="preserve">S Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rabkin</w:t>
+                <w:t xml:space="preserve">M Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273322090192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.621 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04066341v1</w:t>
+                <w:t xml:space="preserve">hal-03704605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bragg coherent diffraction imaging of single 20 nm Pt particles at the ID01-EBS beamline of ESRF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ 3D observations of a core–shell volume transition in an Ni 3 Fe nanocrystal using Bragg coherent X-ray diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dupraz</w:t>
+                <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Li</w:t>
+                <w:t xml:space="preserve">C. Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bellec</w:t>
+                <w:t xml:space="preserve">E. Rabkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, pp.621 - 625. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (a2), pp.e766-e766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600576722002886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322090192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704605v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04066341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of nanoparticles under realistic conditions observed with Bragg coherent X-ray imaging</w:t>
               </w:r>
@@ -3320,64 +3320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3454,64 +3454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3556,429 +3556,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03795143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual‐color emission from monolithic m‐plane core‐shell InGaN/GaN quantum wells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning x-ray microscopy imaging of strain relaxation and fluctuations in thin patterned SiGe-on-insulator nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">G. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Rémy Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
+                <w:t xml:space="preserve">F. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adpr.202000148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (9), pp.095302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03138764v1</w:t>
+                <w:t xml:space="preserve">cea-03159504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium-nitride thin-films on polymer substrates obtained by adhesive bonding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Dual‐color emission from monolithic m‐plane core‐shell InGaN/GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac04ff⟩</w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.2000148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202000148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264152v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03138764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning x-ray microscopy imaging of strain relaxation and fluctuations in thin patterned SiGe-on-insulator nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Chahine</w:t>
+                <w:t xml:space="preserve">Aluminium-nitride thin-films on polymer substrates obtained by adhesive bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (9), pp.095302. </w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Focus Issue on Semiconductor Wafer Bonding: Science, Technology, and Applications, 10 (6), pp.064001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/ac04ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03159504v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Crack-Free Core–Shell GaN/AlGaN Quantum Wells</w:t>
               </w:r>
@@ -4003,51 +4003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4098,51 +4098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretchable Transparent Light-Emitting Diodes Based on InGaN/GaN Quantum Well Microwires and Carbon Nanotube Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Kochetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,697 +4226,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially and time-resolved carrier dynamics in core–shell InGaN/GaN multiple-quantum wells on GaN wire</w:t>
+                <w:t xml:space="preserve">Self-powered proton detectors based on GaN core–shell p–n microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Segura-Ruiz</w:t>
+                <w:t xml:space="preserve">D. Verheij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Salomon</w:t>
+                <w:t xml:space="preserve">M. Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Rogalev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">S. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benito Alén</w:t>
+                <w:t xml:space="preserve">L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02760⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (19), pp.193501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0045050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475371v1</w:t>
+                <w:t xml:space="preserve">cea-03223427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-powered proton detectors based on GaN core–shell p–n microwires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially and time-resolved carrier dynamics in core–shell InGaN/GaN multiple-quantum wells on GaN wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peres</w:t>
+                <w:t xml:space="preserve">Jaime Segura-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cardoso</w:t>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alves</w:t>
+                <w:t xml:space="preserve">Andrei Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Alves</w:t>
+                <w:t xml:space="preserve">Benito Alén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (19), pp.193501. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.9494-9501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0045050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03223427v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Underlayer for Efficient Core–Shell InGaN QWs Grown on m-plane GaN Wire Sidewalls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Mapping inversion domain boundaries along single GaN wires with Bragg coherent X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b19314⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.10305-10312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c03775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02540566v1</w:t>
+                <w:t xml:space="preserve">hal-02916267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A helium mini-cryostat for the nanoprobe beamline ID16B at ESRF: characteristics and performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Tucoulou</w:t>
+                <w:t xml:space="preserve">Role of Underlayer for Efficient Core–Shell InGaN QWs Grown on m-plane GaN Wire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577520007110⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (16), pp.19092-19101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b19314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892894v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02540566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping inversion domain boundaries along single GaN wires with Bragg coherent X-ray imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A helium mini-cryostat for the nanoprobe beamline ID16B at ESRF: characteristics and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ni</w:t>
+                <w:t xml:space="preserve">Gema Martinez-Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Labat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Hugo Vitoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Carnis</w:t>
+                <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (8), pp.10305-10312. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.1074-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c03775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577520007110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916267v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier dynamics near a crack in GaN microwires with AlGaN multiple quantum wells</w:t>
               </w:r>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Zubialevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Pampili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5196,64 +5196,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.035003. </w:t>
@@ -5780,51 +5780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green electroluminescence from radial m -plane InGaN quantum wells grown on GaN wire sidewalls by metal–organic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,90 +6061,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation sensors based on GaN microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Verheij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (17), pp.175105. </w:t>
@@ -6459,64 +6459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6861,77 +6861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (6), pp.3347 - 3355. </w:t>
@@ -6969,90 +6969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silane-Induced N-Polarity in Wires Probed by a Synchrotron Nanobeam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gema Martinez-Criado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.946 - 952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7080,571 +7080,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNX.Ptycho: a computing library for X-ray coherent diffraction imaging of nanostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of photodetectors based on single GaN nanowires with a transparent graphene contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Elzo Aizarna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Eymery</w:t>
+                <w:t xml:space="preserve">A. Babichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Burghammer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576716012279⟩</w:t>
+              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (8), pp.1097-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S106378261608008X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01851580v1</w:t>
+                <w:t xml:space="preserve">hal-01986710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mancini</w:t>
+                <w:t xml:space="preserve">PyNX.Ptycho: a computing library for X-ray coherent diffraction imaging of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
+                <w:t xml:space="preserve">Marta Elzo Aizarna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manfred Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1842-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576716012279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954240v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Photodiodes Based on Nitride Core/Shell p-n Junction Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Microscopy Study of the Influence of Stacking Faults and Three-Dimensional In Distribution on the Optical Properties of m-Plane InGaN Quantum Wells Grown on Microwire Sidewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zhang</w:t>
+                <w:t xml:space="preserve">Daniel Hernandez Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Dai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b06414⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390933v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of photodetectors based on single GaN nanowires with a transparent graphene contact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible Photodiodes Based on Nitride Core/Shell p-n Junction Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Egorov</w:t>
+                <w:t xml:space="preserve">H Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Julien</w:t>
+                <w:t xml:space="preserve">Xing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (8), pp.1097-1101. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.26198 - 26206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S106378261608008X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b06414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986710v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the photovoltaic performance of pseudomorphic InGaN/GaN multiple-quantum-well solar cells on the active region thickness</w:t>
               </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (16), pp.161907. </w:t>
@@ -7777,51 +7777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible White Light Emitting Diodes Based on Nitride Nanowires and Nanophosphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,51 +7937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8026,347 +8026,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XTOP: high-resolution X-ray diffraction and imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Photovoltaic Properties of Single Core–Shell GaN/InGaN Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Baruchel</w:t>
+                <w:t xml:space="preserve">A. Messanvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Renevier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Eymery</w:t>
+                <w:t xml:space="preserve">V. Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Borbély</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. H. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160057671500895X⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (39), pp.21898-21906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01500752v1</w:t>
+                <w:t xml:space="preserve">hal-01230123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Photovoltaic Properties of Single Core–Shell GaN/InGaN Wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">XTOP: high-resolution X-ray diffraction and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Neplokh</w:t>
+                <w:t xml:space="preserve">Jose Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. H. Julien</w:t>
+                <w:t xml:space="preserve">Hubert Renevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bayle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">András Borbély</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (39), pp.21898-21906. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (Part : 3), pp.620-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b06473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057671500895X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230123v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01500752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion Domain Boundaries in GaN Wires Revealed by Coherent Bragg Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,51 +8564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Light-Emitting Diodes Based on Vertical Nitride Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,51 +8616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (10), pp.6958-6964. </w:t>
@@ -8826,545 +8826,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Single Semiconductor Nanowires with a Multimodal Hard X-ray Nanoprobe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaime Segura-Ruiz</w:t>
+                <w:t xml:space="preserve">M -Plane GaN/InAlN Multiple Quantum Wells in Core–Shell Wire Structure for UV Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benito Alen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">Georg Rossbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Godel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201304345⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ph400031x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875051v1</w:t>
+                <w:t xml:space="preserve">hal-01986748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Single Semiconductor Nanowires with a Multimodal Hard X-ray Nanoprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Martinez-Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Segura-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Redaelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">Benito Alen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Rogalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (46), pp.7873 - 7879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201304345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986743v1</w:t>
+                <w:t xml:space="preserve">hal-01875051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN wire-based Langmuir–Blodgett films for self-powered flexible strain sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical analysis of transport properties of core–shell wire light emitting diodes probed by electron beam induced current microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Redaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mukhtarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Salomon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
+                <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Pauliac-Vaujour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ajay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25 (37), pp.375502. </w:t>
+              <w:t xml:space="preserve">, 2014, 25 (25), pp.255201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/37/375502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/25/255201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986745v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M -Plane GaN/InAlN Multiple Quantum Wells in Core–Shell Wire Structure for UV Emission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaN wire-based Langmuir–Blodgett films for self-powered flexible strain sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Rossbach</w:t>
+                <w:t xml:space="preserve">S Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Godel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Pauliac-Vaujour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (1), pp.38-46. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (37), pp.375502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ph400031x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/25/37/375502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986748v1</w:t>
+                <w:t xml:space="preserve">hal-01986745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Wide Bandgap Semiconductor Materials and Nanostructures Measured by Atom Probe Tomography and Its Dependence on the Surface Electric Field</w:t>
               </w:r>
@@ -9389,51 +9389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nooshin Amirifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9478,230 +9478,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Photonic Platform Based on InGaN/GaN Nanowire Emitters and Detectors</w:t>
+                <w:t xml:space="preserve">Effect of the quantum well thickness on the performance of InGaN photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tchernycheva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Messanvi</w:t>
+                <w:t xml:space="preserve">L Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
+                <w:t xml:space="preserve">A Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jacopin</w:t>
+                <w:t xml:space="preserve">S Valdueza-Felip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lavenus</w:t>
+                <w:t xml:space="preserve">A Ajay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (6), pp.3515-3520. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (13), pp.131105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl501124s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4896679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986746v1</w:t>
+                <w:t xml:space="preserve">hal-01369178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved conversion efficiency of as-grown InGaN/GaN quantum-well solar cells for hybrid integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9746,243 +9746,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the quantum well thickness on the performance of InGaN photovoltaic cells</w:t>
+                <w:t xml:space="preserve">Integrated Photonic Platform Based on InGaN/GaN Nanowire Emitters and Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Redaelli</w:t>
+                <w:t xml:space="preserve">M. Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mukhtarova</w:t>
+                <w:t xml:space="preserve">A. de Luna Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Valdueza-Felip</w:t>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ajay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">P. Lavenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (13), pp.131105. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.3515-3520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl501124s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369178v1</w:t>
+                <w:t xml:space="preserve">hal-01986746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of Microphotoluminescence Spectroscopy, Scanning Transmission Electron Microscopy, and Atom Probe Tomography on a Single Nano-object Containing an InGaN/GaN Multiquantum Well System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deodatta Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.107-114. </w:t>
@@ -10296,64 +10296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Response of InGaN/GaN Multiple-Quantum Well Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdueza-Felip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mukhtarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10430,51 +10430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal organic vapour-phase epitaxy growth of GaN wires on Si (111) for light-emitting diode applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dussaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10482,51 +10482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.61. </w:t>
@@ -10692,295 +10692,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst-free growth of high-optical quality GaN nanowires by metal-organic vapor phase epitaxy</w:t>
+                <w:t xml:space="preserve">Wafer-scale selective area growth of GaN hexagonal prismatic nanostructures on c-sapphire substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.J. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gayral</w:t>
+                <w:t xml:space="preserve">Xiao Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durand</w:t>
+                <w:t xml:space="preserve">Jun-Seok Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3671365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 322 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788831v1</w:t>
+                <w:t xml:space="preserve">hal-00601926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale selective area growth of GaN hexagonal prismatic nanostructures on c-sapphire substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">M-Plane Core-Shell InGaN/GaN Multiple-Quantum-Wells on GaN Wires for Electroluminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Koester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Seok Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Landis</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Martin</w:t>
+                <w:t xml:space="preserve">X. J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 322 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl202686n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601926v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent x-ray wavefront reconstruction of a partially illuminated Fresnel zone plate</w:t>
               </w:r>
@@ -11094,161 +11094,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Plane Core-Shell InGaN/GaN Multiple-Quantum-Wells on GaN Wires for Electroluminescent Devices</w:t>
+                <w:t xml:space="preserve">Catalyst-free growth of high-optical quality GaN nanowires by metal-organic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Koester</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Salomon</w:t>
+                <w:t xml:space="preserve">X.J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. J. Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Diane Sam-Giao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, pp.4839. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.251910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl202686n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3671365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858023v1</w:t>
+                <w:t xml:space="preserve">hal-00788831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and diffraction characterization of short and narrow MOSFETs on fully depleted strained silicon-on-insulator (sSOI)</w:t>
               </w:r>
@@ -11260,51 +11260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Faynot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11363,64 +11363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled growth of catalyst-free GaN wires by metal-organic vapour phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Seok Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11505,103 +11505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoepitaxial growth of catalyst-free GaN wires on N-polar substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perillat-Merceroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Sam-Giao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (15), pp.151909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13412,290 +13412,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence x-ray scattering investigation of Si surface patterned with buried dislocation networks</w:t>
+                <w:t xml:space="preserve">Controlled surface nanopatterning with buried dislocation arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82 (16), pp.2598 - 2600. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 545 (3), pp.211 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1568545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2003.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442883v1</w:t>
+                <w:t xml:space="preserve">hal-01876866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled surface nanopatterning with buried dislocation arrays</w:t>
+                <w:t xml:space="preserve">Grazing incidence x-ray scattering investigation of Si surface patterned with buried dislocation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (16), pp.2598 - 2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1568545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2003.08.051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01876866v1</w:t>
+                <w:t xml:space="preserve">hal-01442883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIXRD of nanoscale strain patterning in wafer bonding</w:t>
               </w:r>
@@ -14187,319 +14187,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra thin silicon films directly bonded onto silicon wafers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing incidence X-ray studies of twist-bonded Si/Si and Si/SiO2 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L Rouvière</w:t>
+                <w:t xml:space="preserve">D Lübbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 73 (1-3), pp.42 - 46. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 283 (1-3), pp.103 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00431-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)01900-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876883v1</w:t>
+                <w:t xml:space="preserve">hal-01876872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence X-ray studies of twist-bonded Si/Si and Si/SiO2 interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Buttard</w:t>
+                <w:t xml:space="preserve">Ultra thin silicon films directly bonded onto silicon wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Magnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lübbert</w:t>
+                <w:t xml:space="preserve">J.L Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 283 (1-3), pp.103 - 107. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 73 (1-3), pp.42 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)01900-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(99)00431-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876872v1</w:t>
+                <w:t xml:space="preserve">hal-01876883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric patterning with ultrathin twist bonded silicon wafers</w:t>
               </w:r>
@@ -14683,489 +14683,489 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lübbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 283 (1-3), pp.103 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)01900-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface roughness correlation in CdTe/CdZnTe strained quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface dilution and morphology of CdTe/MnTe superlattices studied by small angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Pelekanos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
+                <w:t xml:space="preserve">G.T. Baumbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 184-185, pp.886-889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80185-1⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 184-185, pp.109 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80304-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142721v1</w:t>
+                <w:t xml:space="preserve">hal-01876869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface dilution and morphology of CdTe/MnTe superlattices studied by small angle X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface roughness correlation in CdTe/CdZnTe strained quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pelekanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.T. Baumbach</w:t>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 184-185, pp.109 - 113. </w:t>
+              <w:t xml:space="preserve">, 1998, 184-185, pp.886 - 889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80304-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80185-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876869v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface roughness correlation in CdTe/CdZnTe strained quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pelekanos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">N.T. Pelekanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 184-185, pp.886 - 889. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+              <w:t xml:space="preserve">, 1998, 184-185, pp.886-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80185-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876868v1</w:t>
+                <w:t xml:space="preserve">hal-04142721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Interdiffusion Phenomena in Fe/Co-Nb-Zr Multilayers</w:t>
               </w:r>
@@ -15267,51 +15267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended synchrotron X-ray reflectivity study of a Sm-based layer buried into CdTe(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16455,51 +16455,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEMS STUDY OF Fe60Al40 THIN FILMS</w:t>
+                <w:t xml:space="preserve">CEMS STUDY OF Fe 60 Al 40 THIN FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
@@ -16522,75 +16522,75 @@
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00229042v1</w:t>
+                <w:t xml:space="preserve">hal-03144702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CEMS STUDY OF Fe 60 Al 40 THIN FILMS</w:t>
+                <w:t xml:space="preserve">CEMS STUDY OF Fe60Al40 THIN FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
@@ -16613,51 +16613,51 @@
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19888789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144702v1</w:t>
+                <w:t xml:space="preserve">jpa-00229042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Calcul Simple des Deux Premiers Moments de la Distribution de Dopants Implantés a Basse Énergie</w:t>
               </w:r>
@@ -16888,359 +16888,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the surface: Investigating hydrogen absorption and strain in palladium nanoparticles with BCDI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Seeing inside Individual Palladium Hydride Nanoparticles with In Situ Synchrotron X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Olson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
+              <w:t xml:space="preserve">HERMES Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352285v1</w:t>
+                <w:t xml:space="preserve">hal-05063671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing inside Individual Palladium Hydride Nanoparticles with In Situ Synchrotron X-rays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Beyond the surface: Investigating hydrogen absorption and strain in palladium nanoparticles with BCDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apinya Ngoipala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERMES Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063671v1</w:t>
+                <w:t xml:space="preserve">hal-05352285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Hydrogen Insertion Into Palladium Nanoparticles Using Bragg Coherent Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apinya Ngoipala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HERMES Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Brno, Czech Republic</w:t>
@@ -17282,90 +17282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Mapping and Phase Evolution in Single Palladium Nanoparticles During Electrochemical Hydrogen Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATSUS Fall 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Valencia (Espagne), Spain</w:t>
@@ -17623,103 +17623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Exponent and Kinetics of Hydrogen Absorption in Individual Palladium Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Metal-Hydrogen Systems, MH2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Malo (35400), France</w:t>
@@ -17761,90 +17761,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging strain and defects in nanocrystals using in situ Bragg coherent diffraction imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the European Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech and Slovak Crystallographic Association, Jun 2024, Prague, Czech Republic</w:t>
@@ -17886,90 +17886,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution of Nanocatalysts in the Light of In Situ Bragg Coherent Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII B-MRS Meeting The Brazilian Materials Research Society (B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Brazilian Materials Research Society (B-MRS), Sep 2024, São Paulo, Brazil</w:t>
@@ -17998,103 +17998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg Coherent Diffraction Imaging during the Hydrogenation Phase Transition in Palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTOP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Carry-Le-Rouet, France</w:t>
@@ -18287,51 +18287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18382,90 +18382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando 3D imaging of Pt and Pd electrocatalytic nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18533,77 +18533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément. Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
@@ -18632,51 +18632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wire-based UV-µLED using GaN and AlN microwires as template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18751,519 +18751,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling position of MOVPE core-shell MQWs on GaN wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMOVPE XX - The 20th International Conference on Metalorganic Vapor Phase Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Fellbach, Germany</w:t>
+              <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284099v1</w:t>
+                <w:t xml:space="preserve">hal-04829642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling position of MOVPE core-shell MQWs on GaN wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Kapoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coherence 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Shanghai (&amp; virtuel), China</w:t>
+              <w:t xml:space="preserve">ICMOVPE XX - The 20th International Conference on Metalorganic Vapor Phase Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Fellbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829658v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando potential-induced strain heterogeneity of a breathing Pt nanoparticle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Leake</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM33 - 33rd European crystallographic meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coherence 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Shanghai (&amp; virtuel), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760087v1</w:t>
+                <w:t xml:space="preserve">hal-04829658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden reflections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Operando potential-induced strain heterogeneity of a breathing Pt nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Wartelle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Crystallographic Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECM33 - 33rd European crystallographic meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322090180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829642v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent diffraction imaging at space−group forbidden resonant reflections</w:t>
               </w:r>
@@ -19275,77 +19275,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REXS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
@@ -19374,51 +19374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN long MOVPE wires for capacitive piezoelectric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19463,368 +19463,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04178003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent diffraction imaging at space-group forbidden reflections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Evolution de la déformation d'une nanoparticle de Pt durant une réaction électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Wartelle</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCr 2021 - 25th congress of the International Union of Crystallography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFC2021 - Congrès de l' Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800006v1</w:t>
+                <w:t xml:space="preserve">hal-03760086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la déformation d'une nanoparticle de Pt durant une réaction électrochimique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Coherent diffraction imaging at space-group forbidden reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ingrid Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC2021 - Congrès de l' Association Française de Cristallographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUCr 2021 - 25th congress of the International Union of Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic. pp.C285-C285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767321093971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760086v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des déformations induites par le potentiel d'électrode mise en lumière par diffraction cohérente de Bragg in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX2021 - 14e colloque « Rayons X et Matière »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
@@ -19905,51 +19905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 18th International Conference on Nanotechnology (IEEE-NANO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. pp.1-2, </w:t>
@@ -20125,51 +20125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Light Emitting Diodes Based on Nitride Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20250,90 +20250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InGaN/GaN nanowire flexible light emitting diodes and photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezhi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akanksha Kapoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 19th International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Girona, Spain. </w:t>
@@ -20384,51 +20384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride nanowire light emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Messanvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20522,51 +20522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pauliac-Vaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Leon Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20604,64 +20604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HR-TEM study of GaN-GaP type II interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21102,90 +21102,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemistry in the Light of In Situ Bragg Coherent Diffraction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21227,90 +21227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing of a platinum nanoparticle in electrochemical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21647,51 +21647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride Nanowires for Light Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22131,90 +22131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XTOP: high-resolution X-ray diffraction and imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Baruchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Renevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Borbély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48 (3), pp.620-620, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22271,51 +22271,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'un ordre à longue distance en surface grâce aux contraintes. Apport des collages moléculaires de Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22365,51 +22365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations d'épitaxies et modélisations numériques dans le système Au-Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Institut National Polytechnique de Grenoble - INPG, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22526,51 +22526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5928837"/>
+    <w:nsid w:val="1F66603C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22757,51 +22757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-eymery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4216-1166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07759553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9839-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Goes Foschiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bongiorno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Bisht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kolesina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Kochetkov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Novikova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC00107B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57814-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miroshnichenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Deriabin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03328D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pavlov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Eliseyev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Moskalev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Komarov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colonel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.Acosta Alba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Henriques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Verheij" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vi&#263;entijevi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milko Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cerqueira Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01584" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c06181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04058472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03302-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322094372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722004198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090192" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03795143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101591" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac04ff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03159504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033494" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Mastalieva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungat Mukhangali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vorob&#8217;ev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061503" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Segura-Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Al&#233;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02760" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verheij" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peres" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045050" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Steinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520007110" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zubialevich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pampili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023545" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876892v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kacimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15649" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verheij" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alves" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab636" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060426" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875053v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600487" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kanyandekwe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08007.0131ecst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piazza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kapoor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa935d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04291" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo Aizarna" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576716012279" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z90KLMQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390933v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b06414" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Julien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261608008X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947445" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Yan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00696" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390994v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi H Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532573" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neplokh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06473" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-1143-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252043v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02900" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616166v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Nunez-Cascajero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjap.54.072302" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875051v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Alen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201304345" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M0JSGLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986745v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salomon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/37/375502" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945851v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.032301" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369178v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukhtarova" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valdueza-Felip" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896679" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875066v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kolb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854179v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafossas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-61" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601926v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Chen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Landis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875077v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.04.032" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VHVRC0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999293v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/1/015602" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FXP3KV8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601864v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497078" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosina" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG4X628X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876884v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thelander" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agarwal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brongersma" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feiner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(06)71651-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876867v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meziere" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bavard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.06.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ7KFR3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875054v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200671533" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VV7NL3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875069v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.246" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K5DKZ2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060353v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205324" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875076v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.052" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJS2ZKQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875068v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.177" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VCQFW9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875073v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.051" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1QK8M5F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875065v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasiol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ogino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WM5JHWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.236802" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442883v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1568545" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.08.051" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4NBJZKF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876871v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01677-4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8BPBVSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876870v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00198-4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74XR2RQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989695v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876885v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-8001(00)00158-X" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSBZ1X7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876872v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#252;bbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01900-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70W4FLZ0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876874v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142721v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Pelekanos" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80185-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6CMWHDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876869v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Baumbach" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80304-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA3249848565CF78AD84F7F3A78C85AC109B4AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876868v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelekanos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254509v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996721" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E066F5710B66CB36D4DE8A41C6662B6389B4AFB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249151v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994170" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F5C5EB6F856F44D4501A1B6B4116AE4744E74F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875062v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamberod" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91148-Z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BGPLGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246758v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993163" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD8137AF1F54437B96AEF00FA5147C595A619DC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251536v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992331" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBA8E683F1933DC4334BC9631D7E055FA9B8FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251542v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992337" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AEB663E306F01C3AFCFC3E858827CAA6A2E453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251541v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dinhut" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992336" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44FE95920EDDDB5B5F10427F74460037C7EC5B00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875059v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senillou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90027-H" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKBQ6MK1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875057v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Joud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(90)90211-P" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HXGW1DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144691v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/2/015" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4F456971154ACA2AC3A590F2C2B6B5C2C697F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063671v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063801v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063704v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05032118v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Val&#233;ra" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044681" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007652v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Jean-S&#233;bastien" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646149v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792949v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737574v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007823v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eymery" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066104v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651255" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206616v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment. Atlan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512557v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jaloustre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saron R.S. De Mello" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284099v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04178003v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Burlet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saoutieff" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800006v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321093971" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986702v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986706v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024808" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918664v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461116v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206630v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grimes" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647116v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986835v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99211-2_12" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986840v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-228-0.00012-0" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986844v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009611v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009609v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-eymery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4216-1166" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07759553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9839-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Goes Foschiani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bongiorno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202501025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Kochetkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kolesina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miroshnichenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Deriabin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Kapoor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03328D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Levi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Bisht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Atlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Eymery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vorobyev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Novikova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC00107B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Ngoipala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Olson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Eymery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Leake" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57814-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pavlov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Eliseyev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Moskalev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Komarov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colonel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.Acosta Alba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2025.109218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c11534" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bellec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Henriques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Valera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00708" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirkjan Verheij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Vi&#263;entijevi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milko Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cerqueira Alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01584" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2024.111945" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Amador-Mendez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Hernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c06181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Martens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01528-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ingrid Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Drnec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c01145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04058472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Finot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tardif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03302-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wartelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322094372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205404" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03697288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722004198" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-I Richard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupraz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bellec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576722002886" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Atlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabkin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090192" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095869" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03795143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101591" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03159504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthelon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leake" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chahine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033494" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03138764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Jacopin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202000148" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/ac04ff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00943" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Mastalieva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungat Mukhangali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vorob&#8217;ev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061503" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verheij" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardoso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0045050" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Segura-Ruiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salomon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rogalev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Al&#233;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02760" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carnis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c03775" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02540566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b19314" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Steinmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martinez-Criado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vitoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520007110" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zubialevich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pampili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023545" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Guan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Das" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112271" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08765" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719008537" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab2c84" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876892v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Kacimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15649" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Messanvi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00520" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Hofmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR07990G" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verheij" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cardoso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alves" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab636" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060426" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875053v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lardeau-Falcy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baines" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600487" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favre-Nicolin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273317090726" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kanyandekwe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08007.0131ecst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piazza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kapoor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa935d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04852" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Messanvi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04291" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986710v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babichev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egorov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Julien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106378261608008X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851580v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Elzo Aizarna" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576716012279" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z90KLMQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940748" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Dai" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b06414" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mukhtarova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirona Valdueza-Felip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Redaelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947445" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchang Yan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00696" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390994v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhi H Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavenus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532573" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230123v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messanvi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Neplokh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06473" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500752v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Baruchel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Renevier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671500895X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876893v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gailhanou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b03857" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320698v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Julien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-015-1143-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252043v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02900" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616166v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantzazu Nunez-Cascajero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/jjap.54.072302" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986748v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rossbach" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Godel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph400031x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875051v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Alen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201304345" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M0JSGLK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986743v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Redaelli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mukhtarova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdueza-Felip" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/25/255201" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986745v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salomon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pauliac-Vaujour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/37/375502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nooshin Amirifar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deodatta Shinde" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gilbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5071264" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369178v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Redaelli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukhtarova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valdueza-Felip" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896679" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945851v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.7.032301" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986746v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luna Bugallo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavenus" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501124s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986734v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez-Maldonado" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4034768" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875055v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Pan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200682" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72V0960-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875066v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kolb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther H.S. Richter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2012.10.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JH05" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854179v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafossas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-61" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883044v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s de Luna Bugallo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.014101" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601926v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Jun Chen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Seok Hwang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perillat-Merceroz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Landis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.03.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858023v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koester" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Chen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202686n" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mastropietro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019223" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788831v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Chen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Giao" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3671365" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875077v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2010.04.032" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96VHVRC0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999293v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/1/015602" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FXP3KV8W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601864v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3497078" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosina" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Latu-Romain" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG4X628X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876884v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thelander" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agarwal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brongersma" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feiner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-7021(06)71651-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876867v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meziere" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bavard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.06.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQ7KFR3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394751v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Founta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875054v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200671533" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0VV7NL3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875069v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buttard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.246" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K5DKZ2X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060353v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pauc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calvo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magnea" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205324" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875076v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.052" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJS2ZKQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875068v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.177" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VCQFW9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875073v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2004.08.051" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1QK8M5F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875065v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasiol" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kapon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ogino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.11.006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WM5JHWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.236802" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876866v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2003.08.051" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4NBJZKF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442883v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1568545" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876871v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01677-4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8BPBVSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876870v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gustavo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00198-4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74XR2RQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01989695v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876885v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rieutord" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1369-8001(00)00158-X" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJSBZ1X7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876872v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#252;bbert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)01900-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70W4FLZ0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876883v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(99)00431-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FVR07C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876895v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Buttard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01460-7" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4LL5ZV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876874v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876869v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Baumbach" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80304-7" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EA3249848565CF78AD84F7F3A78C85AC109B4AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876868v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelekanos" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80185-1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6CMWHDS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142721v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Pelekanos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254509v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996721" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E066F5710B66CB36D4DE8A41C6662B6389B4AFB4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875058v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Veuillen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(95)00034-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBC2T0BF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249151v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994170" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F5C5EB6F856F44D4501A1B6B4116AE4744E74F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875062v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamberod" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(93)91148-Z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BGPLGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246758v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lan&#231;on" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993163" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD8137AF1F54437B96AEF00FA5147C595A619DC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251536v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992331" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CBA8E683F1933DC4334BC9631D7E055FA9B8FC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251542v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hartmann" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992337" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/31AEB663E306F01C3AFCFC3E858827CAA6A2E453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251541v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dinhut" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992336" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44FE95920EDDDB5B5F10427F74460037C7EC5B00/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246379v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1991179" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC1C59FAA599CE41B6D4D383A28102B5907BBA0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875059v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senillou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90027-H" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKBQ6MK1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875057v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Joud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(90)90211-P" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HXGW1DJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144702v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888789" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229042v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144691v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/2/015" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4F456971154ACA2AC3A590F2C2B6B5C2C697F42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03144688v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bodin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02399444" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TVLD9TCG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063671v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352285v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063801v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063704v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05032118v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Val&#233;ra" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044681" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007652v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Jean-S&#233;bastien" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646149v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597282v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yehya" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792949v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737574v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007823v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eymery" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04066104v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651255" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881951v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206616v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment. Atlan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04512557v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jaloustre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saron R.S. De Mello" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829642v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284099v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829658v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760087v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090180" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829524v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04178003v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Burlet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saoutieff" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760086v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800006v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767321093971" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760085v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352639v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Lucci" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986702v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986706v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8024808" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177767v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leon Perez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918664v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461116v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poti&#233;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397009v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. G&#233;rard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257122v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206630v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grimes" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647116v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108397v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01496666v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986835v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99211-2_12" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986840v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-228-0.00012-0" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986844v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143427v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986716v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009611v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009609v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>