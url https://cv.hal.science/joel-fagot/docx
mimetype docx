--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,612 +100,612 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
+                <w:t xml:space="preserve">Agent Preference in Chasing Interactions in Guinea Baboons ( Papio papio ): Uncovering the Roots of Subject–Object Order in Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+                <w:t xml:space="preserve">Floor Meewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (6), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09567976251344581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200404v1</w:t>
+                <w:t xml:space="preserve">hal-05169637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent Preference in Chasing Interactions in Guinea Baboons ( Papio papio ): Uncovering the Roots of Subject–Object Order in Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floor Meewis</w:t>
+                <w:t xml:space="preserve">Testing semantic compositionality in baboons (Papio papio) through relearning and generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09567976251344581⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0334726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169637v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing semantic compositionality in baboons (Papio papio) through relearning and generalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Reboul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0334726. </w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (8), pp.e70095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350667v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive flexibility and sociality in Guinea baboons (Papio papio)</w:t>
+                <w:t xml:space="preserve">Humans (Homo sapiens) but not baboons (Papio papio) demonstrate crossmodal pitch-luminance correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gullstrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308778⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890171v1</w:t>
+                <w:t xml:space="preserve">hal-04694282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans (Homo sapiens) but not baboons (Papio papio) demonstrate crossmodal pitch-luminance correspondence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive flexibility and sociality in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86 (5), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0308778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.23613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694282v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple questions on simple associations: regularity extraction in non-human primates</w:t>
               </w:r>
@@ -717,77 +717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Yeaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (4), pp.392-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,64 +834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence Learning and Chunk Stability in Guinea Baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (14), pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -925,64 +925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative learning accounts for recursive-structure generation in crows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (4), pp.347-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,64 +1029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of chunking in humans (Homo sapiens) and Guinea baboons (Papio papio).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1114,1602 +1114,1602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.286-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908700v1</w:t>
+                <w:t xml:space="preserve">hal-03654704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability matching is not the default decision making strategy in human and non-human primates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenny Smith</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740908v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+                <w:t xml:space="preserve">Understanding imitation in Papio papio: the role of experience and the presence of a conspecific demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Formaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709849v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Tosatto</w:t>
+                <w:t xml:space="preserve">Age effect in expert cognitive flexibility in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640218v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding imitation in Papio papio: the role of experience and the presence of a conspecific demonstrator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00537-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617132v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.e13124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654704v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect in expert cognitive flexibility in Guinea baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are monkeys sensitive to informativeness: An experimental study with baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mascaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Fagot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746355v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793865v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for compositionality in baboons (Papio papio) through the test case of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Buccola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.19181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631173v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are monkeys sensitive to informativeness: An experimental study with baboons (Papio papio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simultaneous learning of directional and non-directional stimulus relations in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270502⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00522-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716001v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for compositionality in baboons (Papio papio) through the test case of negation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Categorization of vocal and nonvocal stimuli in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+                <w:t xml:space="preserve">Fatima‐ezzahra Ennaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21143-1⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846949v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous learning of directional and non-directional stimulus relations in baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13420-022-00522-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03652980v1</w:t>
+                <w:t xml:space="preserve">hal-03549608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization of vocal and nonvocal stimuli in Guinea baboons (Papio papio)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probability matching is not the default decision making strategy in human and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Belin</w:t>
+                <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23387⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.13092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-16983-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661496v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549608v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,1077 +2729,1081 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 118 (16), pp.e2023123118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023123118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199024v1</w:t>
+                <w:t xml:space="preserve">hal-03711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+                <w:t xml:space="preserve">The experimental emergence of convention in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Formaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2023123118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711119v1</w:t>
+                <w:t xml:space="preserve">hal-03549748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experimental emergence of convention in a non-human primate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
+                <w:t xml:space="preserve">Computerized assessment of dominance hierarchy in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-021-01539-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03549748v1</w:t>
+                <w:t xml:space="preserve">hal-03013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized assessment of dominance hierarchy in baboons (Papio papio)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’émergence de la parole : la piste des vocalisations de singes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 403, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-021-01539-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03013925v1</w:t>
+                <w:t xml:space="preserve">hal-03132920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de la parole : la piste des vocalisations de singes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badin</w:t>
+                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 403, pp.20-23</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132920v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of structural regularities by baboons (Papio Papio): Adjacent and nonadjacent repetition patterns differ in learnability.</w:t>
+                <w:t xml:space="preserve">Optional-switch cognitive flexibility in primates: Chimpanzees’ (Pan troglodytes) intermediate susceptibility to cognitive set.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sarah Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheina Lew-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000238⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 134, pp.98 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935137v1</w:t>
+                <w:t xml:space="preserve">hal-02412874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optional-switch cognitive flexibility in primates: Chimpanzees’ (Pan troglodytes) intermediate susceptibility to cognitive set.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baboons (Papio papio) Process a Context-Free but Not a Context-Sensitive Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000194⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64244-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412874v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02861848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio papio) Process a Context-Free but Not a Context-Sensitive Grammar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Extraction of structural regularities by baboons (Papio Papio): Adjacent and nonadjacent repetition patterns differ in learnability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.7381. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64244-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/com0000238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02861848v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Minier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.573-586. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980255v1</w:t>
+                <w:t xml:space="preserve">hal-02087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the lexicons of human languages have cognitive roots present in baboons ( Papio papio )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Buccola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (30), pp.14926-14930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3846,77 +3850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting social (in)stability in primates from their temporal co-presence network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Gelardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157, pp.239-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3944,591 +3948,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël R Fagot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087466v1</w:t>
+                <w:t xml:space="preserve">hal-02304423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+                <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304423v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158406v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156588v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine D. Veron</w:t>
+                <w:t xml:space="preserve">Antoine Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4555,644 +4555,644 @@
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718179v1</w:t>
+                <w:t xml:space="preserve">hal-02282096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (5), pp.1677-1699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282096v1</w:t>
+                <w:t xml:space="preserve">hal-01980246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent transformation and selection in cultural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gameli Kodjo-Kuma Amedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gameli Kodjo-Kuma Amedon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (2), pp.191-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_03058337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">P K y Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P K y Chow</w:t>
+                <w:t xml:space="preserve">J O van Horik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J O van Horik</w:t>
+                <w:t xml:space="preserve">C M Atance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Codecasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980246v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a Vocalic Proto-System in the Baboon (Papio papio) Suggests Pre-Hominin Speech Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caralyn Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5256,77 +5256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5354,382 +5354,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Corridor Illusion in Baboons ( Papio Papio ) by Gradient and Linear-Perspective Depth Cues</w:t>
+                <w:t xml:space="preserve">Categorization does not promote symmetry in Guinea baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Barbet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tiphaine Medam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.987-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-016-1003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088431v1</w:t>
+                <w:t xml:space="preserve">hal-01432305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in inhibitory control in socially-housed baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Control of the Corridor Illusion in Baboons ( Papio Papio ) by Gradient and Linear-Perspective Depth Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.06.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432286v1</w:t>
+                <w:t xml:space="preserve">hal-02088431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization does not promote symmetry in Guinea baboons (Papio papio)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex differences in inhibitory control in socially-housed baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Montant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agnes Lacreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (5), pp.987-998. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.231-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-016-1003-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432305v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral assessment of combinatorial semantics in baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Medam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5763,77 +5763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Temporal Dynamics of Regularity Extraction in Non-Human Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (4), pp.1019-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5861,269 +5861,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Influence on Cognitive Performance in Baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baboons (Papio papio), but not humans, break cognitive set in a visuomotor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.1339-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0904-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432428v1</w:t>
+                <w:t xml:space="preserve">hal-01432344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio papio), but not humans, break cognitive set in a visuomotor task</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social Influence on Cognitive Performance in Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0904-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432344v1</w:t>
+                <w:t xml:space="preserve">hal-01432428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metacognitive monitoring and control in baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (6), pp.1347-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6157,103 +6157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Social Cognition in Non-human Primates Using a Network of Computerized Automated Learning Device (ALDM) Test Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyre Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A. Wasserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6398,1260 +6398,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of training condition on the contribution of specific items to relational processing in baboons (Papio papio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of freely accessible computerized test systems on the spontaneous behaviors and stress level of Guinea baboons (Papio papio).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Defilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0724-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432459v1</w:t>
+                <w:t xml:space="preserve">hal-00966211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of freely accessible computerized test systems on the spontaneous behaviors and stress level of Guinea baboons (Papio papio).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baboons' Response Speed Is Biased by Their Moods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.22193⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00966211v1</w:t>
+                <w:t xml:space="preserve">hal-01432481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural evolution of systematically structured behaviour in a non-human primate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cognitive Control Under Social Influence in Baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (6), pp.2067-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0000026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432468v1</w:t>
+                <w:t xml:space="preserve">hal-01432471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons' Response Speed Is Biased by Their Moods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural evolution of systematically structured behaviour in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102562⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1797), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432481v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Control Under Social Influence in Baboons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0000026⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432471v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Age effects on transfer index performance and executive control in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152174v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effects on transfer index performance and executive control in baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of training condition on the contribution of specific items to relational processing in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.911-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0724-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432447v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Cognition in Baboons: Assessment with Innovative Self-Testing Procedures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1609--1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797612474322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439675v1</w:t>
+                <w:t xml:space="preserve">hal-01152198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of spatial statistics in nonhuman primates: Contextual cueing in baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Visual Cognition in Baboons: Assessment with Innovative Self-Testing Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439697v1</w:t>
+                <w:t xml:space="preserve">hal-01439675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning of spatial statistics in nonhuman primates: Contextual cueing in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joêl Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (8), pp.1609--1611. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 247, pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0956797612474322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152198v1</w:t>
+                <w:t xml:space="preserve">hal-01439697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from humans about orthographic processing in monkeys? A reply to Frost and Keuleers (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
@@ -7689,77 +7689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Dependant Behavioral Strategies in a Visual Search Task in Baboons (Papio papio) and Their Relation to Inhibitory Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (2), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7806,64 +7806,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Working Memory Processes to Relational Matching-to-Sample Performance in Baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Marzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (4), pp.370-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7923,51 +7923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Flemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3), pp.519-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8001,51 +8001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogical reasoning in baboons (Papio papio): Flexible reencoding of the source relation depending on the target relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,239 +8086,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152189v1</w:t>
+                <w:t xml:space="preserve">hal-00752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8404,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Tharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elley Wakui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (7), pp.871-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8476,437 +8467,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752242v1</w:t>
+                <w:t xml:space="preserve">hal-01152187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (1), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152187v1</w:t>
+                <w:t xml:space="preserve">hal-01439711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01439711v1</w:t>
+                <w:t xml:space="preserve">hal-01152189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Contour Closure by Baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (4), pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8940,77 +8940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive control of perceptual features and abstract relations by baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Flemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 222 (1), pp.176-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9056,64 +9056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of contour closure by baboons (Papio papio).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (4), pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9147,51 +9147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of working memory: Immediate serial spatial recall in baboons (Papio papio) and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Lillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9250,51 +9250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Relational Matching by Guinea Baboons (Papio papio) in Two-by-Two-Item Analogy Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9335,683 +9335,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to read a picture: Lessons from nonhuman primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automated testing of cognitive performance in monkeys: Use of a battery of computerized test systems by a troop of semi-free-ranging baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Parron</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0913577107⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.507-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440428v1</w:t>
+                <w:t xml:space="preserve">hal-01440461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First- and second-order configural sensitivity for greeble stimuli in baboons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">How to read a picture: Lessons from nonhuman primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), pp.519-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0913577107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440449v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated testing of cognitive performance in monkeys: Use of a battery of computerized test systems by a troop of semi-free-ranging baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First- and second-order configural sensitivity for greeble stimuli in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (4), pp.374-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440461v1</w:t>
+                <w:t xml:space="preserve">hal-01440449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic testing of cognitive performance in baboons maintained in social groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concept of uprightness in baboons: assessment with pictures of realistic scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41 (2), pp.396-404. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (2), pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.41.2.396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-008-0196-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440557v1</w:t>
+                <w:t xml:space="preserve">hal-01440554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picture processing in tufted capuchin monkeys (Cebus apella)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Truppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 82 (2), pp.140-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of uprightness in baboons: assessment with pictures of realistic scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic testing of cognitive performance in baboons maintained in social groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Parron</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.396-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.41.2.396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-008-0196-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01440554v1</w:t>
+                <w:t xml:space="preserve">hal-01440557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First trial rewards promote 1-trial learning and prolonged memory in pigeon and baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (23), pp.9530-9533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10039,1240 +10039,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture-object recognition in tufted capuchin monkeys (Cebus apella)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Behavioural responses to photographs by pictorially naive baboons (Papio anubis), gorillas (Gorilla gorilla) and chimpanzees (Pan troglodytes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440583v1</w:t>
+                <w:t xml:space="preserve">hal-01440607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural responses to photographs by pictorially naive baboons (Papio anubis), gorillas (Gorilla gorilla) and chimpanzees (Pan troglodytes)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Picture processing in capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Truppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (3), pp.144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01440607v1</w:t>
+                <w:t xml:space="preserve">hal-01440584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture processing in capuchin monkeys (Cebus apella)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local and global processing: Observations from a remote culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.702-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2008.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440584v1</w:t>
+                <w:t xml:space="preserve">hal-01440591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global processing: Observations from a remote culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baboons (Papio papio) spontaneously process the first-order but not second-order configural properties of faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2008.06.004⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (5), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01440591v1</w:t>
+                <w:t xml:space="preserve">hal-01440603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio papio) spontaneously process the first-order but not second-order configural properties of faces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Picture-object recognition in tufted capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Truppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (5), pp.392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01440603v1</w:t>
+                <w:t xml:space="preserve">hal-01440583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the corridor illusion in baboons (Papio papio) by gradient and linear-perspective depth cues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of grouping abilities in humans (Homo sapiens) and baboons (Papio papio) with the Ebbinghaus illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (4), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7036.121.4.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440616v1</w:t>
+                <w:t xml:space="preserve">hal-01440624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More accurate size contrast judgments in the Ebbinghaus illusion by a remote culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan De Fockert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (3), pp.738-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0096-1523.33.3.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of grouping abilities in humans (Homo sapiens) and baboons (Papio papio) with the Ebbinghaus illusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Processing of biological motion point-light displays by baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (4), pp.381-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0097-7403.33.4.381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0735-7036.121.4.405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440624v1</w:t>
+                <w:t xml:space="preserve">hal-01440627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of biological motion point-light displays by baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Control of the corridor illusion in baboons (Papio papio) by gradient and linear-perspective depth cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0097-7403.33.4.381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440627v1</w:t>
+                <w:t xml:space="preserve">hal-01440616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do humans and baboons use the same information when categorizing human and baboon faces?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-species differences in color categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Martin-Malivel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irving Biederman</w:t>
+                <w:t xml:space="preserve">Alan Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01751.x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (2), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440643v1</w:t>
+                <w:t xml:space="preserve">hal-01440635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species differences in color categorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do humans and baboons use the same information when categorizing human and baboon faces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Martin-Malivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mangini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alan Pickering</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Biederman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (7), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01751.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03193843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440635v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11303,51 +11303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHUNKING AND ASSOCIATIVE LEARNING IN NON-HUMAN PRIMATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezso Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11398,90 +11398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond transitional probabilities: learning XOR in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Implicit Learning Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lancaster University, Jun 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,90 +11538,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning of first and second order transitional probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11659,103 +11659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning in baboons: convolutional networks and word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hannagan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on cognitive and neural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11793,90 +11793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkey see, monkey read: orthographic processing in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hannagan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Summer Interdisciplinary Conference (ASIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cala Gonone, Sardinia, Italy</w:t>
@@ -11918,90 +11918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeys pass Cambridge University test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hannagan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Minneapolis, Minnesota, United States</w:t>
@@ -12030,103 +12030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le babouin et la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congrès de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,90 +12183,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RATIONAL AFTER ALL: CHANGES IN PROBABILITY MATCHING BEHAVIOUR ACROSS TIME IN HUMANS AND MONKEYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jöel Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12304,103 +12304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative cultural evolution in a non-copying task in children and Guinea baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12470,64 +12470,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12621,51 +12621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser sans langage: approche expérimentale chez le babouin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et Science, langage et pensée (J.N Robert, Ed.). Odile Jacob. pp 189-209.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12684,796 +12684,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Relational thinking in animals and humans: From percepts to concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APA handbook of comparative psychology: Perception, learning, and cognition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Psychological Association, pp.359-384, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0000012-017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435872v1</w:t>
+                <w:t xml:space="preserve">hal-02435875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Human and Nonhuman Animal Performance on Domain- General Functions : Towards a Multiple Bottleneck Scenario of Language Evolution</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-6, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_1076-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435853v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's up with Wahoo? Exploring Baboon Vocalizations with Speech Science Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Relational Thinking in Animals and Humans: From Percepts to Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APA handbook of comparative psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-1-4338-2348-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649544v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Repertoire of Captive Guinea Baboons (Papio papio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">What's up with Wahoo? Exploring Baboon Vocalizations with Speech Science Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.15-58, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.59-74, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649539v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical Reasoning</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">boe, L.J., Fagot, J., Perrier, P. &amp; Schwartz, J.L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097464v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational thinking in animals and humans: From percepts to concepts.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Comparing Human and Nonhuman Animal Performance on Domain- General Functions : Towards a Multiple Bottleneck Scenario of Language Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Medam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boe, L.J., Fagot, J. F., Perrier, P. &amp; Schwartz, J.L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APA handbook of comparative psychology: Perception, learning, and cognition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0000012-017⟩</w:t>
+              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang D, 2017, 978-3-631-73808-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435875v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Thinking in Animals and Humans: From Percepts to Concepts</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocal Repertoire of Captive Guinea Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APA handbook of comparative psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.15-58, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097472v1</w:t>
+                <w:t xml:space="preserve">hal-01649539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13491,51 +13491,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning robustness of a human proto-symbolic capacity: associative symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13543,51 +13543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabatier Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -13778,51 +13778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Meewis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976251344581" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308778" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16983-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Formaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Sullivan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654704v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.01.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270502" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Berthet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21143-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00522-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ennaji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Paleressompoulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0310" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01539-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000238" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64244-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907023116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gelardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03058337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gameli Kodjo-Kuma Amedon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2017.12.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464533v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169321" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lacreuse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.06.032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-016-1003-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.10.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0907-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52798" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Wasserman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0790-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0724-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1541" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102562" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439675v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Fagot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.03.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026385" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032336" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Flemming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. R. Thompson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0596-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-012-0101-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goldstein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Tharp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elley Wakui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.706603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440404v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025365" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Flemming" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDXRX2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088428v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Lillo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.10.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GX7Q1SG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797611422916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440428v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913577107" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.507" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440557v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.2.396" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440478v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Truppa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Spinozzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stegagno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.05.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4G60BK8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0196-6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX19R5QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cook" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903378106" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L783094-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2512JVFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20503" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZQTGZHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440616v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440617v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Fockert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.33.3.738" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440624v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.4.405" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440643v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin-Malivel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mangini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01751.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EED0B640621C7D6DF3EA4C97C8E4F5BA64AC1EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pickering" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006185v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Fagot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cogsci.mindmodeling.org/2019/papers/0186/index.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435853v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Malassis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649544v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1076-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435875v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000012-017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Meewis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976251344581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334726" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654704v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Formaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Sullivan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Berthet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21143-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00522-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ennaji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23387" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16983-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Paleressompoulle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01539-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64244-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000238" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907023116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gelardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirby" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0729" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03058337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gameli Kodjo-Kuma Amedon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2017.12.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464533v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169321" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-016-1003-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lacreuse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.06.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.10.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0907-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52798" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Wasserman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0790-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102562" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00188" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0724-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Fagot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.03.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026385" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032336" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Flemming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. R. Thompson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0596-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-012-0101-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goldstein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Tharp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elley Wakui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.706603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440404v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025365" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Flemming" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDXRX2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088428v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Lillo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.10.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GX7Q1SG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797611422916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.507" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913577107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440449v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0196-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX19R5QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Truppa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Spinozzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stegagno" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.05.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4G60BK8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.2.396" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cook" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903378106" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440607v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L783094-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2512JVFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20503" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZQTGZHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.4.405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Fockert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.33.3.738" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440616v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pickering" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193843" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440643v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin-Malivel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mangini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01751.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EED0B640621C7D6DF3EA4C97C8E4F5BA64AC1EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006185v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Fagot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cogsci.mindmodeling.org/2019/papers/0186/index.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000012-017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1076-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097472v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Malassis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>