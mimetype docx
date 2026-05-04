--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -100,889 +100,889 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent Preference in Chasing Interactions in Guinea Baboons ( Papio papio ): Uncovering the Roots of Subject–Object Order in Language</w:t>
+                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floor Meewis</w:t>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09567976251344581⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (8), pp.e70095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169637v1</w:t>
+                <w:t xml:space="preserve">hal-05200404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing semantic compositionality in baboons (Papio papio) through relearning and generalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Reboul</w:t>
+                <w:t xml:space="preserve">Agent Preference in Chasing Interactions in Guinea Baboons ( Papio papio ): Uncovering the Roots of Subject–Object Order in Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floor Meewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334726⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (6), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09567976251344581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350667v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing semantic compositionality in baboons (Papio papio) through relearning and generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (8), pp.e70095. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0334726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200404v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans (Homo sapiens) but not baboons (Papio papio) demonstrate crossmodal pitch-luminance correspondence</w:t>
+                <w:t xml:space="preserve">Cognitive flexibility and sociality in Guinea baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23613⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0308778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694282v1</w:t>
+                <w:t xml:space="preserve">hal-04890171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive flexibility and sociality in Guinea baboons (Papio papio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humans (Homo sapiens) but not baboons (Papio papio) demonstrate crossmodal pitch-luminance correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gullstrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0308778. </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890171v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple questions on simple associations: regularity extraction in non-human primates</w:t>
+                <w:t xml:space="preserve">Sequence Learning and Chunk Stability in Guinea Baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Yeaton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-023-00579-z⟩</w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (14), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.16706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181395v1</w:t>
+                <w:t xml:space="preserve">hal-04370157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Learning and Chunk Stability in Guinea Baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simple questions on simple associations: regularity extraction in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Yeaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (14), pp.69-81. </w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.392-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/primatologie.16706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13420-023-00579-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370157v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative learning accounts for recursive-structure generation in crows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (4), pp.347-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1016,77 +1016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of chunking in humans (Homo sapiens) and Guinea baboons (Papio papio).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1114,1602 +1114,1602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chartier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654704v2</w:t>
+                <w:t xml:space="preserve">hal-04908700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probability matching is not the default decision making strategy in human and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.13092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-16983-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793865v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding imitation in Papio papio: the role of experience and the presence of a conspecific demonstrator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.286-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617132v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect in expert cognitive flexibility in Guinea baboons (Papio papio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Fagot</w:t>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746355v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Understanding imitation in Papio papio: the role of experience and the presence of a conspecific demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Formaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709849v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Age effect in expert cognitive flexibility in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640218v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are monkeys sensitive to informativeness: An experimental study with baboons (Papio papio)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mascaro</w:t>
+                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270502⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.e13124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716001v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00537-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03631173v1</w:t>
+                <w:t xml:space="preserve">hal-03709849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for compositionality in baboons (Papio papio) through the test case of negation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Buccola</w:t>
+                <w:t xml:space="preserve">Are monkeys sensitive to informativeness: An experimental study with baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Berthet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+                <w:t xml:space="preserve">Olivier Mascaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21143-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846949v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous learning of directional and non-directional stimulus relations in baboons (Papio papio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chartier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-022-00522-8⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652980v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization of vocal and nonvocal stimuli in Guinea baboons (Papio papio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for compositionality in baboons (Papio papio) through the test case of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Buccola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima‐ezzahra Ennaji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23387⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.19181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661496v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simultaneous learning of directional and non-directional stimulus relations in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00522-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549608v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability matching is not the default decision making strategy in human and non-human primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Categorization of vocal and nonvocal stimuli in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima‐ezzahra Ennaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Saldana</w:t>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-16983-w⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740908v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908700v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,1806 +2729,1806 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 118 (16), pp.e2023123118. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711119v1</w:t>
+                <w:t xml:space="preserve">hal-03199024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experimental emergence of convention in a non-human primate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0310⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (16), pp.e2023123118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023123118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549748v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized assessment of dominance hierarchy in baboons (Papio papio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+                <w:t xml:space="preserve">The experimental emergence of convention in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Formaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-021-01539-z⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013925v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la parole : la piste des vocalisations de singes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Thomas Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sawallis</w:t>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Captier</w:t>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 403, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computerized assessment of dominance hierarchy in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-021-01539-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199024v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optional-switch cognitive flexibility in primates: Chimpanzees’ (Pan troglodytes) intermediate susceptibility to cognitive set.</w:t>
+                <w:t xml:space="preserve">Extraction of structural regularities by baboons (Papio Papio): Adjacent and nonadjacent repetition patterns differ in learnability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Pope</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 134, pp.98 - 109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000194⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412874v1</w:t>
+                <w:t xml:space="preserve">hal-02935137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio papio) Process a Context-Free but Not a Context-Sensitive Grammar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optional-switch cognitive flexibility in primates: Chimpanzees’ (Pan troglodytes) intermediate susceptibility to cognitive set.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sheina Lew-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64244-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.98 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02861848v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of structural regularities by baboons (Papio Papio): Adjacent and nonadjacent repetition patterns differ in learnability.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Baboons (Papio papio) Process a Context-Free but Not a Context-Sensitive Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/com0000238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64244-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935137v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02861848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël R Fagot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Laure Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+                <w:t xml:space="preserve">Louisa Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.573-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087466v1</w:t>
+                <w:t xml:space="preserve">hal-01980255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the lexicons of human languages have cognitive roots present in baboons ( Papio papio )</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1907023116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935155v1</w:t>
+                <w:t xml:space="preserve">hal-02087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting social (in)stability in primates from their temporal co-presence network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.011⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343289v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constraints on the lexicons of human languages have cognitive roots present in baboons ( Papio papio )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Buccola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (30), pp.14926-14930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1907023116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304423v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detecting social (in)stability in primates from their temporal co-presence network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Gelardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.239-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158406v1</w:t>
+                <w:t xml:space="preserve">hal-02343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Minier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980255v1</w:t>
+                <w:t xml:space="preserve">hal-02158406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Veron</w:t>
+                <w:t xml:space="preserve">Antoine D. Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4555,644 +4555,644 @@
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282096v1</w:t>
+                <w:t xml:space="preserve">hal-01718179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Codecasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980246v1</w:t>
+                <w:t xml:space="preserve">hal-02282096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent transformation and selection in cultural evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (5), pp.1677-1699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_03058337v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K y Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">J O van Horik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P K y Chow</w:t>
+                <w:t xml:space="preserve">C M Atance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Deveze</w:t>
+                <w:t xml:space="preserve">Convergent transformation and selection in cultural evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gameli Kodjo-Kuma Amedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
+              <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718179v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_03058337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a Vocalic Proto-System in the Baboon (Papio papio) Suggests Pre-Hominin Speech Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caralyn Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5256,77 +5256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5399,51 +5399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Marzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (5), pp.987-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5490,51 +5490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Corridor Illusion in Baboons ( Papio Papio ) by Gradient and Linear-Perspective Depth Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (3), pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5581,64 +5581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in inhibitory control in socially-housed baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lacreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 312, pp.231-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5685,51 +5685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral assessment of combinatorial semantics in baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Medam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.54-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5763,77 +5763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Temporal Dynamics of Regularity Extraction in Non-Human Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (4), pp.1019-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5880,77 +5880,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baboons (Papio papio), but not humans, break cognitive set in a visuomotor task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah M. Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (6), pp.1339-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5978,330 +5978,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Influence on Cognitive Performance in Baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of metacognitive monitoring and control in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.1347-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0907-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432428v1</w:t>
+                <w:t xml:space="preserve">hal-01432342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metacognitive monitoring and control in baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of Social Cognition in Non-human Primates Using a Network of Computerized Automated Learning Device (ALDM) Test Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/52798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0907-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432342v1</w:t>
+                <w:t xml:space="preserve">hal-02097478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Social Cognition in Non-human Primates Using a Network of Computerized Automated Learning Device (ALDM) Test Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Social Influence on Cognitive Performance in Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/52798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02097478v1</w:t>
+                <w:t xml:space="preserve">hal-01432428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-specific and relational learning in pigeons</w:t>
               </w:r>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyre Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A. Wasserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6398,966 +6398,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of freely accessible computerized test systems on the spontaneous behaviors and stress level of Guinea baboons (Papio papio).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of training condition on the contribution of specific items to relational processing in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.22193⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.911-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0724-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966211v1</w:t>
+                <w:t xml:space="preserve">hal-01432459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons' Response Speed Is Biased by Their Moods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effects of freely accessible computerized test systems on the spontaneous behaviors and stress level of Guinea baboons (Papio papio).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Defilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102562⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432481v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Control Under Social Influence in Baboons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cultural evolution of systematically structured behaviour in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xge0000026⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1797), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432471v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural evolution of systematically structured behaviour in a non-human primate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baboons' Response Speed Is Biased by Their Moods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1541⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432468v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cognitive Control Under Social Influence in Baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Belletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (6), pp.2067-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152174v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effects on transfer index performance and executive control in baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caralyn Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of training condition on the contribution of specific items to relational processing in baboons (Papio papio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (4), pp.911-924. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0724-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432459v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (8), pp.1609--1611. </w:t>
@@ -7464,51 +7464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning of spatial statistics in nonhuman primates: Contextual cueing in baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7555,103 +7555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from humans about orthographic processing in monkeys? A reply to Frost and Keuleers (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
@@ -7702,51 +7702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Dependant Behavioral Strategies in a Visual Search Task in Baboons (Papio papio) and Their Relation to Inhibitory Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,1112 +8086,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752242v1</w:t>
+                <w:t xml:space="preserve">hal-01152189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152186v1</w:t>
+                <w:t xml:space="preserve">hal-00752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual and categorical judgements of colour similarity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20445911.2012.706603⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440378v1</w:t>
+                <w:t xml:space="preserve">hal-01152186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptual and categorical judgements of colour similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Tharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elley Wakui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.871-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2012.706603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152187v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439711v1</w:t>
+                <w:t xml:space="preserve">hal-01152187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (1), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Contour Closure by Baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Executive control of perceptual features and abstract relations by baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0025365⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (1), pp.176-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440404v1</w:t>
+                <w:t xml:space="preserve">hal-01440407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive control of perceptual features and abstract relations by baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Processing of contour closure by baboons (Papio papio).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.407-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0025365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.03.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01440407v1</w:t>
+                <w:t xml:space="preserve">hal-02088428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of contour closure by baboons (Papio papio).</w:t>
+                <w:t xml:space="preserve">Processing of Contour Closure by Baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (4), pp.407-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0025365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088428v1</w:t>
+                <w:t xml:space="preserve">hal-01440404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of working memory: Immediate serial spatial recall in baboons (Papio papio) and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo de Lillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9250,51 +9250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Relational Matching by Guinea Baboons (Papio papio) in Two-by-Two-Item Analogy Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,64 +9341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated testing of cognitive performance in monkeys: Use of a battery of computerized test systems by a troop of semi-free-ranging baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.507-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9432,51 +9432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to read a picture: Lessons from nonhuman primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,51 +9549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First- and second-order configural sensitivity for greeble stimuli in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (4), pp.374-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9618,64 +9618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept of uprightness in baboons: assessment with pictures of realistic scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9728,290 +9728,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture processing in tufted capuchin monkeys (Cebus apella)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Automatic testing of cognitive performance in baboons maintained in social groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.396-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.41.2.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440478v1</w:t>
+                <w:t xml:space="preserve">hal-01440557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic testing of cognitive performance in baboons maintained in social groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Picture processing in tufted capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Truppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (2), pp.140-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.41.2.396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440557v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First trial rewards promote 1-trial learning and prolonged memory in pigeon and baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (23), pp.9530-9533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10039,1240 +10039,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural responses to photographs by pictorially naive baboons (Papio anubis), gorillas (Gorilla gorilla) and chimpanzees (Pan troglodytes)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Picture-object recognition in tufted capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Truppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (5), pp.392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440607v1</w:t>
+                <w:t xml:space="preserve">hal-01440583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture processing in capuchin monkeys (Cebus apella)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behavioural responses to photographs by pictorially naive baboons (Papio anubis), gorillas (Gorilla gorilla) and chimpanzees (Pan troglodytes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global processing: Observations from a remote culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Picture processing in capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Truppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (3), pp.144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440591v1</w:t>
+                <w:t xml:space="preserve">hal-01440584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio papio) spontaneously process the first-order but not second-order configural properties of faces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Local and global processing: Observations from a remote culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20503⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.702-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440603v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture-object recognition in tufted capuchin monkeys (Cebus apella)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Baboons (Papio papio) spontaneously process the first-order but not second-order configural properties of faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (5), pp.415-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440583v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of grouping abilities in humans (Homo sapiens) and baboons (Papio papio) with the Ebbinghaus illusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Control of the corridor illusion in baboons (Papio papio) by gradient and linear-perspective depth cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0735-7036.121.4.405⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440624v1</w:t>
+                <w:t xml:space="preserve">hal-01440616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More accurate size contrast judgments in the Ebbinghaus illusion by a remote culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of grouping abilities in humans (Homo sapiens) and baboons (Papio papio) with the Ebbinghaus illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0096-1523.33.3.738⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (4), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7036.121.4.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440617v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of biological motion point-light displays by baboons (Papio papio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More accurate size contrast judgments in the Ebbinghaus illusion by a remote culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan De Fockert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0097-7403.33.4.381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (3), pp.738-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0096-1523.33.3.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440627v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the corridor illusion in baboons (Papio papio) by gradient and linear-perspective depth cues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Processing of biological motion point-light displays by baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (4), pp.381-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0097-7403.33.4.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440616v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species differences in color categorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do humans and baboons use the same information when categorizing human and baboon faces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Martin-Malivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mangini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alan Pickering</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Biederman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03193843⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (7), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440635v1</w:t>
+                <w:t xml:space="preserve">hal-01440643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do humans and baboons use the same information when categorizing human and baboon faces?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cross-species differences in color categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irving Biederman</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01751.x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (2), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440643v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11290,77 +11290,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHUNKING AND ASSOCIATIVE LEARNING IN NON-HUMAN PRIMATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezso Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11398,90 +11398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond transitional probabilities: learning XOR in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Implicit Learning Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lancaster University, Jun 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,90 +11538,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning of first and second order transitional probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11659,103 +11659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning in baboons: convolutional networks and word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on cognitive and neural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11806,77 +11806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Summer Interdisciplinary Conference (ASIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cala Gonone, Sardinia, Italy</w:t>
@@ -11918,90 +11918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeys pass Cambridge University test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Minneapolis, Minnesota, United States</w:t>
@@ -12043,90 +12043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le babouin et la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congrès de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,90 +12183,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RATIONAL AFTER ALL: CHANGES IN PROBABILITY MATCHING BEHAVIOUR ACROSS TIME IN HUMANS AND MONKEYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jöel Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12304,103 +12304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative cultural evolution in a non-copying task in children and Guinea baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12470,64 +12470,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12621,51 +12621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser sans langage: approche expérimentale chez le babouin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et Science, langage et pensée (J.N Robert, Ed.). Odile Jacob. pp 189-209.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12684,796 +12684,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational thinking in animals and humans: From percepts to concepts.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">boe, L.J., Fagot, J., Perrier, P. &amp; Schwartz, J.L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APA handbook of comparative psychology: Perception, learning, and cognition.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435875v1</w:t>
+                <w:t xml:space="preserve">hal-02435872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical Reasoning</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Human and Nonhuman Animal Performance on Domain- General Functions : Towards a Multiple Bottleneck Scenario of Language Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Medam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boe, L.J., Fagot, J. F., Perrier, P. &amp; Schwartz, J.L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_1076-1⟩</w:t>
+              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang D, 2017, 978-3-631-73808-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097464v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Thinking in Animals and Humans: From Percepts to Concepts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">What's up with Wahoo? Exploring Baboon Vocalizations with Speech Science Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APA handbook of comparative psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.59-74, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097472v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's up with Wahoo? Exploring Baboon Vocalizations with Speech Science Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Vocal Repertoire of Captive Guinea Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.59-74, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.15-58, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649544v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Relational thinking in animals and humans: From percepts to concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APA handbook of comparative psychology: Perception, learning, and cognition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Psychological Association, pp.359-384, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0000012-017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435872v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Human and Nonhuman Animal Performance on Domain- General Functions : Towards a Multiple Bottleneck Scenario of Language Evolution</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-6, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_1076-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435853v1</w:t>
+                <w:t xml:space="preserve">hal-02097464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Repertoire of Captive Guinea Baboons (Papio papio)</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relational Thinking in Animals and Humans: From Percepts to Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APA handbook of comparative psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-1-4338-2348-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649539v1</w:t>
+                <w:t xml:space="preserve">hal-02097472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13491,103 +13491,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning robustness of a human proto-symbolic capacity: associative symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabatier Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -13778,51 +13778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Meewis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976251344581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334726" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654704v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.01.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Formaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Sullivan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Berthet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21143-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00522-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ennaji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23387" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16983-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Paleressompoulle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01539-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64244-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000238" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907023116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gelardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirby" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0729" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03058337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gameli Kodjo-Kuma Amedon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2017.12.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464533v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169321" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-016-1003-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lacreuse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.06.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.10.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0907-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52798" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Wasserman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0790-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102562" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432471v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00188" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432459v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0724-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Fagot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.03.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026385" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032336" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Flemming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. R. Thompson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0596-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-012-0101-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goldstein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Tharp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elley Wakui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.706603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440404v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025365" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Flemming" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDXRX2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088428v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Lillo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.10.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GX7Q1SG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797611422916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.507" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913577107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440449v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0196-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX19R5QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Truppa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Spinozzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stegagno" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.05.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4G60BK8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.2.396" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cook" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903378106" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440607v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L783094-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440591v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2512JVFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20503" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZQTGZHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440624v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.4.405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Fockert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.33.3.738" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440616v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pickering" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193843" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440643v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin-Malivel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mangini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01751.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EED0B640621C7D6DF3EA4C97C8E4F5BA64AC1EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006185v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Fagot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cogsci.mindmodeling.org/2019/papers/0186/index.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000012-017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1076-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097472v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Malassis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Meewis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976251344581" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308778" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16983-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654704v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Formaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Sullivan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270502" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Berthet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21143-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00522-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ennaji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Paleressompoulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0310" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01539-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000238" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64244-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907023116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gelardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03058337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gameli Kodjo-Kuma Amedon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2017.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464533v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169321" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-016-1003-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lacreuse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.06.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.10.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0907-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Wasserman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0790-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0724-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1541" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102562" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00188" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Fagot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.03.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026385" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032336" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Flemming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. R. Thompson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0596-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-012-0101-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goldstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Tharp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elley Wakui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.706603" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Flemming" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDXRX2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025365" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440404v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Lillo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.10.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GX7Q1SG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797611422916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.507" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913577107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440449v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0196-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX19R5QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440557v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.2.396" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Truppa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Spinozzi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stegagno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.05.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4G60BK8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cook" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903378106" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L783094-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2512JVFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20503" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZQTGZHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440616v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.4.405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440617v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Fockert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.33.3.738" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440643v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin-Malivel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mangini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01751.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EED0B640621C7D6DF3EA4C97C8E4F5BA64AC1EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pickering" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006185v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Fagot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cogsci.mindmodeling.org/2019/papers/0186/index.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435853v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Malassis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649544v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435875v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000012-017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097464v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1076-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>