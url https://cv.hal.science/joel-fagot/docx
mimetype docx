--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,11455 +66,11589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
+                <w:t xml:space="preserve">EVApeCognition: An 18-Year Dataset of Great Ape Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+                <w:t xml:space="preserve">Alejandro Sánchez-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
+                <w:t xml:space="preserve">Sonja Ebel van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Carin Molenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Akzira Abuova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lizbeth Mujica-Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (8), pp.e70095. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07191-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200404v1</w:t>
+                <w:t xml:space="preserve">hal-05620099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent Preference in Chasing Interactions in Guinea Baboons ( Papio papio ): Uncovering the Roots of Subject–Object Order in Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floor Meewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (6), pp.465-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09567976251344581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing semantic compositionality in baboons (Papio papio) through relearning and generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (11), pp.e0334726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0334726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive flexibility and sociality in Guinea baboons (Papio papio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+                <w:t xml:space="preserve">The Lifetime of Sequential Memory Traces in the Absence of Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Pinto Arata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308778⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (8), pp.e70095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890171v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans (Homo sapiens) but not baboons (Papio papio) demonstrate crossmodal pitch-luminance correspondence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+                <w:t xml:space="preserve">Cognitive flexibility and sociality in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0308778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.23613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04694282v1</w:t>
+                <w:t xml:space="preserve">hal-04890171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Learning and Chunk Stability in Guinea Baboons (Papio papio)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Humans (Homo sapiens) but not baboons (Papio papio) demonstrate crossmodal pitch-luminance correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/primatologie.16706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370157v1</w:t>
+                <w:t xml:space="preserve">hal-04694282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple questions on simple associations: regularity extraction in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Yeaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (4), pp.392-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13420-023-00579-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative learning accounts for recursive-structure generation in crows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sequence Learning and Chunk Stability in Guinea Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-022-00564-y⟩</w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (14), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.16706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181398v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of chunking in humans (Homo sapiens) and Guinea baboons (Papio papio).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Associative learning accounts for recursive-structure generation in crows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000336⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.347-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00564-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181400v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The dynamics of chunking in humans (Homo sapiens) and Guinea baboons (Papio papio).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908700v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability matching is not the default decision making strategy in human and non-human primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Saldana</w:t>
+                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ordonez Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenny Smith</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00537-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-16983-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03740908v1</w:t>
+                <w:t xml:space="preserve">hal-03709849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Nemeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.e13124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654704v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.286-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793865v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding imitation in Papio papio: the role of experience and the presence of a conspecific demonstrator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Dynamics of Chunking in Humans (Homo sapiens) and Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617132v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect in expert cognitive flexibility in Guinea baboons (Papio papio)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+                <w:t xml:space="preserve">Understanding imitation in Papio papio: the role of experience and the presence of a conspecific demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Formaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746355v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Chunks in Sequence Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
+                <w:t xml:space="preserve">Age effect in expert cognitive flexibility in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640218v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of interference in sequence learning in Guinea baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13420-022-00537-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03709849v1</w:t>
+                <w:t xml:space="preserve">hal-03631173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are monkeys sensitive to informativeness: An experimental study with baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0270502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Higher‐Order Transitional Probabilities in Nonhuman Primates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for compositionality in baboons (Papio papio) through the test case of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Buccola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.19181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631173v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for compositionality in baboons (Papio papio) through the test case of negation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+                <w:t xml:space="preserve">Simultaneous learning of directional and non-directional stimulus relations in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21143-1⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-022-00522-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846949v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous learning of directional and non-directional stimulus relations in baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Categorization of vocal and nonvocal stimuli in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima‐ezzahra Ennaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-022-00522-8⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652980v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization of vocal and nonvocal stimuli in Guinea baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chartier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661496v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative symmetry: a divide between humans and nonhumans?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probability matching is not the default decision making strategy in human and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Saldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.13092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-16983-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549608v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Higher-Order Transitional Probabilities in Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Amalric</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lazartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.13121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199024v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (16), pp.e2023123118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2023123118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experimental emergence of convention in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Formaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 377, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2020.0310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la parole : la piste des vocalisations de singes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sawallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Captier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 403, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized assessment of dominance hierarchy in baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13428-021-01539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of structural regularities by baboons (Papio Papio): Adjacent and nonadjacent repetition patterns differ in learnability.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to geometric shape regularity in humans and baboons: A putative signature of human singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sablé-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo van Kerkoerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935137v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optional-switch cognitive flexibility in primates: Chimpanzees’ (Pan troglodytes) intermediate susceptibility to cognitive set.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheina Lew-Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 134, pp.98 - 109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baboons (Papio papio) Process a Context-Free but Not a Context-Sensitive Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.7381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-64244-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02861848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Extraction of structural regularities by baboons (Papio Papio): Adjacent and nonadjacent repetition patterns differ in learnability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in cognitive science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980255v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+                <w:t xml:space="preserve">Constraints on the lexicons of human languages have cognitive roots present in baboons ( Papio papio )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Buccola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (30), pp.14926-14930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1907023116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087466v1</w:t>
+                <w:t xml:space="preserve">hal-02935155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detecting social (in)stability in primates from their temporal co-presence network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Gelardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.239-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304423v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the lexicons of human languages have cognitive roots present in baboons ( Papio papio )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chemla</w:t>
+                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dautriche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1907023116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935155v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting social (in)stability in primates from their temporal co-presence network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Which way to the dawn of speech? Reanalyzing half a century of debates and data in light of speech science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.011⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Science Advances, 5 (12), pp.eaaw3916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343289v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156588v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity copying is not necessarily the key to cumulative cultural evolution: a study in monkeys and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1904), pp.20190729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2019.0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158406v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Feron</w:t>
+                <w:t xml:space="preserve">Regularity extraction across species: associative learning mechanisms shared by human and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Codecasa</w:t>
+                <w:t xml:space="preserve">Laure Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Deveze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louisa Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Topics in cognitive science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.573-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tops.12343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718179v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Codecasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-adjacent Dependencies Processing in Human and Non-human Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (5), pp.1677-1699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The repeatability of cognitive performance: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P K y Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J O van Horik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C M Atance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 373, pp.1756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.c.4153862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent transformation and selection in cultural evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gameli Kodjo-Kuma Amedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (2), pp.191-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_03058337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Vocalic Proto-System in the Baboon (Papio papio) Suggests Pre-Hominin Speech Precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine D. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Codecasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169321⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464533v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of a Vocalic Proto-System in the Baboon (Papio papio) Suggests Pre-Hominin Speech Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Captier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0169321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01560925v1</w:t>
+                <w:t xml:space="preserve">hal-04464533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorization does not promote symmetry in Guinea baboons (Papio papio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Other better versus self better in baboons: an evolutionary approach of social comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-016-1003-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432305v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Corridor Illusion in Baboons ( Papio Papio ) by Gradient and Linear-Perspective Depth Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (3), pp.391-402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in inhibitory control in socially-housed baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lacreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 312, pp.231-237. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral assessment of combinatorial semantics in baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Categorization does not promote symmetry in Guinea baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Medam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.987-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-016-1003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432253v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Temporal Dynamics of Regularity Extraction in Non-Human Primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Behavioral assessment of combinatorial semantics in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Medam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cogs.12279⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432258v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio papio), but not humans, break cognitive set in a visuomotor task</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Temporal Dynamics of Regularity Extraction in Non-Human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0904-y⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (4), pp.1019-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cogs.12279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432344v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metacognitive monitoring and control in baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Social Influence on Cognitive Performance in Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432342v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Social Cognition in Non-human Primates Using a Network of Computerized Automated Learning Device (ALDM) Test Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baboons (Papio papio), but not humans, break cognitive set in a visuomotor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/52798⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.1339-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0904-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097478v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Influence on Cognitive Performance in Baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of metacognitive monitoring and control in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.1347-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0907-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432428v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-specific and relational learning in pigeons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of Social Cognition in Non-human Primates Using a Network of Computerized Automated Learning Device (ALDM) Test Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Maugard</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gullstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/52798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0790-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432426v1</w:t>
+                <w:t xml:space="preserve">hal-02097478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of training condition on the contribution of specific items to relational processing in baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Object-specific and relational learning in pigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Maugard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17 (4), pp.911-924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0724-x⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0790-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432459v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of freely accessible computerized test systems on the spontaneous behaviors and stress level of Guinea baboons (Papio papio).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caralyn Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Defilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mekaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76 (1), pp.56-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajp.22193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution of systematically structured behaviour in a non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (1797), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2014.1541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baboons' Response Speed Is Biased by Their Moods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Marzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gullstrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0102562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Control Under Social Influence in Baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Belletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 143 (6), pp.2067-2073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xge0000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effects on transfer index performance and executive control in baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00188⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432447v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Age effects on transfer index performance and executive control in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152174v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of training condition on the contribution of specific items to relational processing in baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797612474322⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.911-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0724-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152198v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Cognition in Baboons: Assessment with Innovative Self-Testing Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (3-5), pp.271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning of spatial statistics in nonhuman primates: Contextual cueing in baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 247, pp.101-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2013.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from humans about orthographic processing in monkeys? A reply to Frost and Keuleers (2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797613484768⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1609--1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797612474322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152200v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependant Behavioral Strategies in a Visual Search Task in Baboons (Papio papio) and Their Relation to Inhibitory Control</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What can we learn from humans about orthographic processing in monkeys? A reply to Frost and Keuleers (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0026385⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797613484768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439656v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Working Memory Processes to Relational Matching-to-Sample Performance in Baboons (Papio papio)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+                <w:t xml:space="preserve">Age-Dependant Behavioral Strategies in a Visual Search Task in Baboons (Papio papio) and Their Relation to Inhibitory Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joêl Fagot</w:t>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 127 (4), pp.370-379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032336⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 127 (2), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439689v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons, like humans, solve analogy by categorical abstraction of relations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Contribution of Working Memory Processes to Relational Matching-to-Sample Performance in Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0596-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (4), pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439660v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical reasoning in baboons (Papio papio): Flexible reencoding of the source relation depending on the target relation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Baboons, like humans, solve analogy by categorical abstraction of relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joêl Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-012-0101-7⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.519-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0596-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439700v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+                <w:t xml:space="preserve">Analogical reasoning in baboons (Papio papio): Flexible reencoding of the source relation depending on the target relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joêl Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-012-0101-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152189v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752242v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perceptual and categorical judgements of colour similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Tharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elley Wakui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.871-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2012.706603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152186v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual and categorical judgements of colour similarity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440378v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-embedded structures are a by-product of associative learning and working memory constraints: Evidence from baboons (Papio Papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 123 (1), pp.180-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive control of perceptual features and abstract relations by baboons (Papio papio)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.03.034⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440407v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of contour closure by baboons (Papio papio).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Processing of Contour Closure by Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (4), pp.407-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0025365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088428v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Contour Closure by Baboons (Papio papio)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Executive control of perceptual features and abstract relations by baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0025365⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (1), pp.176-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2011.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440404v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of working memory: Immediate serial spatial recall in baboons (Papio papio) and humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Processing of contour closure by baboons (Papio papio).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo de Lillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (4), pp.407-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0025365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440414v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Relational Matching by Guinea Baboons (Papio papio) in Two-by-Two-Item Analogy Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comparative study of working memory: Immediate serial spatial recall in baboons (Papio papio) and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo de Lillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797611422916⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (14), pp.3870-3880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440408v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated testing of cognitive performance in monkeys: Use of a battery of computerized test systems by a troop of semi-free-ranging baboons (Papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized Relational Matching by Guinea Baboons (Papio papio) in Two-by-Two-Item Analogy Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élodie Bonte</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.507⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (10), pp.1304-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797611422916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440461v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to read a picture: Lessons from nonhuman primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K. R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (2), pp.519-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0913577107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First- and second-order configural sensitivity for greeble stimuli in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (4), pp.374-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of uprightness in baboons: assessment with pictures of realistic scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automated testing of cognitive performance in monkeys: Use of a battery of computerized test systems by a troop of semi-free-ranging baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-008-0196-6⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.507-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.42.2.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440554v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic testing of cognitive performance in baboons maintained in social groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Picture processing in tufted capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Truppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BRM.41.2.396⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (2), pp.140-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440557v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture processing in tufted capuchin monkeys (Cebus apella)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic testing of cognitive performance in baboons maintained in social groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Paleressompoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.396-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.41.2.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440478v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First trial rewards promote 1-trial learning and prolonged memory in pigeon and baboon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concept of uprightness in baboons: assessment with pictures of realistic scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0903378106⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (2), pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-008-0196-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440474v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picture-object recognition in tufted capuchin monkeys (Cebus apella)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First trial rewards promote 1-trial learning and prolonged memory in pigeon and baboon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (23), pp.9530-9533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0903378106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440583v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural responses to photographs by pictorially naive baboons (Papio anubis), gorillas (Gorilla gorilla) and chimpanzees (Pan troglodytes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (3), pp.351-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picture processing in capuchin monkeys (Cebus apella)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Truppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (3), pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global processing: Observations from a remote culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 108 (3), pp.702-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baboons (Papio papio) spontaneously process the first-order but not second-order configural properties of faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 70 (5), pp.415-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajp.20503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the corridor illusion in baboons (Papio papio) by gradient and linear-perspective depth cues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Picture-object recognition in tufted capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Truppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stegagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (5), pp.392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440616v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of grouping abilities in humans (Homo sapiens) and baboons (Papio papio) with the Ebbinghaus illusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">More accurate size contrast judgments in the Ebbinghaus illusion by a remote culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan De Fockert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0735-7036.121.4.405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (3), pp.738-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0096-1523.33.3.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440624v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More accurate size contrast judgments in the Ebbinghaus illusion by a remote culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of grouping abilities in humans (Homo sapiens) and baboons (Papio papio) with the Ebbinghaus illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Parron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0096-1523.33.3.738⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (4), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7036.121.4.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440617v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of biological motion point-light displays by baboons (Papio papio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (4), pp.381-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0097-7403.33.4.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do humans and baboons use the same information when categorizing human and baboon faces?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Control of the corridor illusion in baboons (Papio papio) by gradient and linear-perspective depth cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irving Biederman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01751.x⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.391-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p5108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01440643v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-species differences in color categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Davidoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (2), pp.275-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BF03193843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do humans and baboons use the same information when categorizing human and baboon faces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Martin-Malivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mangini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Biederman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (7), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9280.2006.01751.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHUNKING AND ASSOCIATIVE LEARNING IN NON-HUMAN PRIMATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dezso Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Evolution of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond transitional probabilities: learning XOR in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Implicit Learning Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lancaster University, Jun 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11524,642 +11658,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning of first and second order transitional probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lazartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud R Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Advances in Statistical Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning in baboons: convolutional networks and word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on cognitive and neural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkey see, monkey read: orthographic processing in baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual Summer Interdisciplinary Conference (ASIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cala Gonone, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeys pass Cambridge University test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hannagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Minneapolis, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le babouin et la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congrès de la Société Francophone de Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12169,284 +12303,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RATIONAL AFTER ALL: CHANGES IN PROBABILITY MATCHING BEHAVIOUR ACROSS TIME IN HUMANS AND MONKEYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jöel Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSi 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, virtual, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative cultural evolution in a non-copying task in children and Guinea baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Saldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Science Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1001-1007, 2019, Proceedings of the 41st Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12456,148 +12590,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 4, 368 p., 2017, Serie : Speech Production and Perception, 978-3-631-73808-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12607,1031 +12741,1031 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser sans langage: approche expérimentale chez le babouin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et Science, langage et pensée (J.N Robert, Ed.). Odile Jacob. pp 189-209.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-6, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_1076-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435872v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Human and Nonhuman Animal Performance on Domain- General Functions : Towards a Multiple Bottleneck Scenario of Language Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Relational thinking in animals and humans: From percepts to concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
+              <w:t xml:space="preserve">APA handbook of comparative psychology: Perception, learning, and cognition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Psychological Association, pp.359-384, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0000012-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435853v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's up with Wahoo? Exploring Baboon Vocalizations with Speech Science Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Relational Thinking in Animals and Humans: From Percepts to Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APA handbook of comparative psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-1-4338-2348-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649544v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Repertoire of Captive Guinea Baboons (Papio papio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Introduction to &amp;quot;Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">boe, L.J., Fagot, J., Perrier, P. &amp; Schwartz, J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities With Nonhuman Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649539v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational thinking in animals and humans: From percepts to concepts.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Comparing Human and Nonhuman Animal Performance on Domain- General Functions : Towards a Multiple Bottleneck Scenario of Language Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Medam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boe, L.J., Fagot, J. F., Perrier, P. &amp; Schwartz, J.L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APA handbook of comparative psychology: Perception, learning, and cognition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0000012-017⟩</w:t>
+              <w:t xml:space="preserve">Origins of Human Language: Continuities and Discontinuities with Nonhuman Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang D, 2017, 978-3-631-73808-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435875v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical Reasoning</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocal Repertoire of Captive Guinea Baboons (Papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caralyn Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Animal Cognition and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47829-6_1076-1⟩</w:t>
+              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.15-58, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097464v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Thinking in Animals and Humans: From Percepts to Concepts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">What's up with Wahoo? Exploring Baboon Vocalizations with Speech Science Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. Sawallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis-Jean Boë; Joël Fagot; Pascal Perrier; Jean-Luc Schwartz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APA handbook of comparative psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Origins of human language: Continuities and discontinuities with nonhuman primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.59-74, 2017, Speech Production and Perception, 978-3-631-73726-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b12405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097472v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning robustness of a human proto-symbolic capacity: associative symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tosatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabatier Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13778,51 +13912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Meewis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976251344581" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350667v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308778" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16983-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654704v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Formaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Sullivan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270502" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Berthet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21143-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00522-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ennaji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23387" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Paleressompoulle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0310" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01539-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000238" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64244-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907023116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gelardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirby" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03058337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gameli Kodjo-Kuma Amedon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2017.12.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464533v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169321" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-016-1003-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5108" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lacreuse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.06.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.10.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0907-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432426v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Castro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Wasserman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0790-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0724-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1541" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102562" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00188" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Fagot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.03.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026385" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032336" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Flemming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. R. Thompson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0596-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439700v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-012-0101-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440378v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goldstein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Tharp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elley Wakui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.706603" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Flemming" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.034" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDXRX2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025365" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440404v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Lillo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.10.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GX7Q1SG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797611422916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.507" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913577107" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440449v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0196-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX19R5QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440557v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.2.396" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Truppa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Spinozzi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stegagno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.05.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4G60BK8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cook" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903378106" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L783094-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2512JVFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440603v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20503" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZQTGZHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440616v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.4.405" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440617v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Fockert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.33.3.738" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440643v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin-Malivel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mangini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01751.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EED0B640621C7D6DF3EA4C97C8E4F5BA64AC1EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pickering" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372017v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486635v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006185v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Fagot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cogsci.mindmodeling.org/2019/papers/0186/index.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435853v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Malassis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649544v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435875v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000012-017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097464v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1076-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05620099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Amaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel van Wijk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Molenaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akzira Abuova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Mujica-Manrique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07191-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Meewis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976251344581" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ordonez Magro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Pinto Arata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gullstrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Yeaton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tosatto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-023-00579-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.16706" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00564-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03709849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00537-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Nemeth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654704v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.01.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03793865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Formaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Sullivan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazartigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Buccola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Berthet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21143-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-022-00522-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima&#8208;ezzahra Ennaji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23387" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Saldana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16983-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908700v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023123118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Paleressompoulle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sawallis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-021-01539-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64244-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1907023116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Gelardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw3916" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02158406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0729" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bogaerts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K y Chow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J O van Horik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Atance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.c.4153862" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03058337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gameli Kodjo-Kuma Amedon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2017.12.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464533v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caralyn Kemp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169321" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lacreuse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.06.032" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Marzouki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-016-1003-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12279" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0907-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52798" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Castro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. Wasserman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0790-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966211v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Defilles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22193" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T58GP9P1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432468v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432481v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goujon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102562" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Belletier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00188" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0724-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Fagot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2013.03.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026385" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439689v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032336" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Flemming" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. R. Thompson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0596-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-012-0101-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goldstein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Tharp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elley Wakui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.706603" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.12.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4WHJ0DJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0025365" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440407v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Flemming" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2011.03.034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDXRX2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02088428v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Lillo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.10.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GX7Q1SG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797611422916" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913577107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440461v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.42.2.507" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440478v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Truppa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Spinozzi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stegagno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2009.05.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4G60BK8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440557v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.41.2.396" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0196-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FX19R5QX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cook" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903378106" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L783094-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440591v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.06.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2512JVFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20503" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZQTGZHW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440583v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Fockert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.33.3.738" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7036.121.4.405" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pickering" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193843" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin-Malivel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mangini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Biederman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9280.2006.01751.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EED0B640621C7D6DF3EA4C97C8E4F5BA64AC1EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Rey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavigne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486635v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812198v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812184v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808628v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812178v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006185v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Fagot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006189v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cogsci.mindmodeling.org/2019/papers/0186/index.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435855v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097464v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47829-6_1076-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000012-017" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097472v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435872v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Malassis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649539v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649544v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487555v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Myriam" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dahmani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>