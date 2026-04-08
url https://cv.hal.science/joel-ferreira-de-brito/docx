--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joel Ferreira de Brito </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-ferreira-de-brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4420-9442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6181-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Lessons learned from the comparison and combination of fine carbonaceous aerosol source apportionment at two locations in the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: In-depth characterization of ship emissions during operations in a Mediterranean port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.6575-6605. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-6575-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and composition of organic aerosols from the uptake of glyoxal on natural mineral dust aerosols: a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (19), pp.12409-12431. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-12409-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to source apportionment of VOCs with high potential for ozone and SOA formation using high-resolution data and intraday variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Silva Galvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Meri Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Valentim Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 970, pp.179024. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong influence of black carbon on aerosol optical properties in central Amazonia during the fire season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Varanda Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (16), pp.9451-9469. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-9451-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for Criegee intermediate oligomerization reactions relevant to aerosol formation in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Winiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01361-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04780988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of light-absorbing carbonaceous aerosol origins and properties at the ATOLL site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-2024-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko V Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent aerosol absorption, scattering and extinction mass efficiencies from multi-annual high time resolution observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298, pp.119613. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hueglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.10145-10161. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of four-year chemical composition and organic aerosol sources of submicron particles at the ATOLL site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121805. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Atmospheric new particle formation at a peri-urban site in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni S S Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-183-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of isoprene emissions and oxidation products above the remote Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1EA00057H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real Time Measurements to Derive the Indoor and Outdoor Contributions of Submicron Particulate Species and Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10040161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and growth of sub-50 nm aerosol particles in the Amazonian boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Kremper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinrat Andreae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.3469-3492. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-3469-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of low-level clouds and precipitation to anthropogenic aerosol emission in southern West Africa: a DACCIWA case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.3251-3273. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-3251-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03198739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison and characterization of 23 Aethalometers under laboratory and ambient air conditions: Procedures and unit-to-unit variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cuesta-Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3195-3216. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large air quality and human health impacts due to Amazon forest and vegetation fires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Conibear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Reddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (9), pp.095001. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/abb0db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing states of Amazon basin aerosol particles transported over long distances using transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naga Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoheng Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (20), pp.11923-11939. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-11923-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PM10, PM2.5, PM1 in an unoccupied airflow-controlled room: How reliable to neglect resuspension and assume unreactive particles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.107357. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected biomass burning aerosol absorption enhancement explained by black carbon mixing state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (19), pp.e2020GL089055. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02946539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influx of African biomass burning aerosol during the Amazonian dry season through layered transatlantic transport of black carbon-rich smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Holanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sörgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4757-4785. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vertical distribution of biomass burning pollution over tropical South America from aircraft in situ measurements during SAMBBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (9), pp.5771-5790. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-5771-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol influences on low-level clouds in the West African monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), pp.8503-8522. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-8503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01988483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Deetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmen Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban pollution greatly enhances formation of natural aerosols over the Amazon rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Shrivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinrat O. Andreae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08909-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning aerosol over the Amazon: analysis of aircraft, surface and satellite observations using a global aerosol model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Reddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.9125-9152. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-9125-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of biomass-burning, urban, and biogenic emissions to the concentrations and light-absorbing properties of particulate matter in central Amazonia during the dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.7973-8001. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-7973-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal cycle of coastal anthropogenic pollutant transport over southern West Africa during the DACCIWA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.473-497. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-473-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01981087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and its transformation in the backward trajectory footprint region of the Amazon Tall Tower Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Paulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Könemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Rodríguez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), pp.8425-8470. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-8425-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote biomass burning dominates southern West African air pollution during the monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (24), pp.15217-15234. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15217-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02097253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban influence on the concentration and composition of submicron particulate matter in central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (16), pp.12185-12206. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12185-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation from ambient air in an oxidation flow reactor in central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane S de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.467 - 493. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-467-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting effect of ceria on the performance of NiPd/CeO2-Al2O3 catalysts for the selective hydrogenation of 1,3-butadiene in the presence of 1-butene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Villasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (13), pp.11165-11173. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj04558a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong sesquiterpene emissions from Amazonian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourtsoukidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Yañez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diamantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2229. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04658-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term study on coarse mode aerosols in the Amazon rain forest with the frequent intrusion of Saharan dust plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moran-Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (13), pp.10055-10088. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10055-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Manaus urban plume evolution and interaction with biogenic emissions in GoAmazon 2014/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber Cirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M.J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tunved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.513-524. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ATMOSENV.2018.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning emission disturbances of isoprene oxidation in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saewung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (17), pp.12715-12734. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12715-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal spores as a source of sodium salt particles in the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based observation of clusters and nucleation-mode particles in the Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Buenrostro Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Elina Manninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kangasluoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (17), pp.13245-13264. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-13245-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term cloud condensation nuclei number concentration, particle number size distribution and chemical composition measurements at regionally representative observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schmale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Decesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Henzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Keskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.2853 - 2881. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-2853-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African volcanic emissions influencing atmospheric aerosols over the Amazon rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Penning de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna A Holanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (14), pp.10391-10405. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10391-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling vehicular emission impact on urban air pollution using ethanol as a tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto A. Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10679 - 10679. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29138-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observations of cloud condensation nuclei over the Amazon rain forest – Part 2: Variability and characteristics of biomass burning, long-range transport, and pristine rain forest aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klimach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabě de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (14), pp.10289-10331. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10289-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year statistical and modeling analysis of submicrometer aerosol number size distributions at a rain forest site in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Varanda Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus Roldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Backman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Swietlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (14), pp.10255-10274. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10255-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics-Aerosol-Chemistry-Cloud Interactions in West Africa field campaign: Overview and research highlights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Akpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (1), pp.83-104. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0256.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01564453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black and brown carbon over central Amazonia: long-term aerosol measurements at the ATTO site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Holanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoqiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (17), pp.12817-12843. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12817-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental Mixing State of Aerosol Particles Collected in Central Amazonia during GoAmazon2014/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Fraund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Q Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan H Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos8090173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone-CO enhancement ratios in the upper troposphere based on 7 years of CARIBIC data: new insights and estimates of regional acetone fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garlich Fischbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bönisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Neumaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl A. M. Brenninkmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Orphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.1985-2008. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-1985-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of urban pollution on the production of organic particulate matter from isoprene epoxydiols in central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane S de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Newburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.6611 - 6629. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-6611-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different Aethalometer correction schemes and a reference multi-wavelength absorption technique for ambient aerosol data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Massabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (8), pp.2837 - 2850. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-2837-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced ultrafine particle levels in São Paulo’s atmosphere during shifts from gasoline to ethanol use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz M Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-00041-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Ocean Amazon Experiment (GoAmazon2014/5) Observes Pollution Affecting Gases, Aerosols, Clouds, and Rainfall over the Rain Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.981-997. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00221.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCN activity and organic hygroscopicity of aerosols downwind of an urban region in central Amazonia: seasonal and diel variations and impact of anthropogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Thalman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane S de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (19), pp.11779 - 11801. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-11779-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling investigation of light-absorbing aerosols in the Amazon Basin during the wet season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoqiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuguang Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost V Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (22), pp.14775 - 14794. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14775-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon boundary layer aerosol concentration sustained by vertical transport during rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Krejci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Giangrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongai Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539 (7629), pp.416 - 419. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient concentrations and insights on organic and elemental carbon dynamics in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcus Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.226-233. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sprovieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Bencardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D 'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observations of cloud condensation nuclei in the Amazon rain forest – Part 1: Aerosol size distribution, hygroscopicity, and new model parametrizations for CCN prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klimach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabe de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.15709-15740. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-15709-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic cloud nuclei in the central Amazon during the transition from wet to dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (15), pp.9727 - 9743. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-9727-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mixing ratios of methyl ethyl ketone (2-butanone) in tropical, boreal, temperate and marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Nölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourtsoukidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derstroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (17), pp.10965 - 10984. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-10965-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupturing of Biological Spores As a Source of Secondary Particles in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (22), pp.12179 - 12186. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b02896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene photochemistry over the Amazon rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Dorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean C Rivera-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (22), pp.6125 - 6130. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1524136113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon Tall Tower Observatory (ATTO): overview of pilot measurements on ecosystem ecology, meteorology, trace gases, and aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O Andreae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O C Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araùjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G G Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (18), pp.10723 - 10776. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-10723-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel and seasonal changes of biogenic volatile organic compounds within and above an Amazonian rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Yañez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Nölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.3359-3378. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-3359-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a real-time tracer for isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) from aerosol mass spectrometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (20), pp.11807-11833. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-11807-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning in the Amazon region: Aerosol source apportionment and associated health risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Caumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Souza Hacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.277-285. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Emission Ratios of VOCs in a Megacity Impacted by Extensive Ethanol Use: Results of Ambient Measurements in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Vicente de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcus Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (19), pp.11381 - 11387. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based aerosol characterization during the South American Biomass Burning Analysis (SAMBBA) field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (22), pp.12069 - 12083. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-12069-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and modelled cloud condensation nuclei (CCN) concentration in São Paulo, Brazil: the importance of aerosol size-resolved chemical composition on CCN concentration prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (14), pp.7559 - 7572. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-7559-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne observations of IEPOX-derived isoprene SOA in the Amazon during SAMBBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. I Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (20), pp.11393 - 11407. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-11393-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical characterisation of the particulate matter inside two road tunnels in the São Paulo Metropolitan Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Herckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E S Caumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (24), pp.12199 - 12213. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-12199-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric aerosols in Amazonia and land use change: from natural biogenic to biomass burning conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana V Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165, pp.203. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3fd00052d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unheated permeation device for calibrating atmospheric VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (10), pp.2143 - 2152. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-4-2143-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conil Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaffrezo Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time Positive Matrix Factorization approach for enhanced source apportionment of organic aerosols from aerosol mass spectrometry and molecular speciation in two urban environments (Lyon and Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering PM sources at ATOLL: Current results and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Volatile Organic Compounds (VOC) and Particulate Matter (PM1) shipping Emission Factors from land-based, high time resolution observations in an Emission Control Area of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate and gas emissions from wildfires in the southern Amazon from GOES-16 fire radiative power retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Lopatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaziz El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05148244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Wildfire Emissions on Air Quality Through Multi-annual Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year high-time resolution datasets of fine PM at 13 sites of the French Operational Network (CARA program): Chemical composition and organic aerosol sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds shipping emissions observed in an industrial harbour of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Biogenic Secondary Organic Aerosols and their gas-particle partitioning in São Paulo, Paris, and Central Amazon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION CONFERENCE BRAZIL – 5 CMAS SOUTH AMERICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry linked to HO x radicals of a Suburban Forest during the ACROSS summer Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO2+RO2, NO+NO2 and VOC measurements from IMT NE at the Rambouillet Tower: Status & first insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACROSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la composition chimique des PM1 et des sources de l’aérosol organique sur différents sites français à partir de jeux de données pluriannuels à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Atmosphère, Climat et environnements urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INSU, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Alhajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation in the Amazon rain forest under pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Amazon Tall Tower Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of SOA tracers from biogenic precursors using a Proton Transfer Reaction Mass Spectrometry coupled to a CHARON inlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Atmospheric Measurement Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosol formation under forested pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic behaviour of two distinct environment aerosols in relation to its chemical composition during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deshmukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fombelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent ATOLL results from in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual source apportionment and absorbing properties of organic aerosols in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki and Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol optical properties and chemical properties at the ATOLL site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid chemical processing of urban emissions and production of secondary air pollutants in a tropical forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Backes Meller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana V. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04223585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification/Investigation of some Q-ACSM issues to ensure QA/QC of data for proper export for PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/ACSM Users’s meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the error matrix calculation for Q-ACSM used in the PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies at the ATOLL platform in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’OBservations Intensive des Aérosols et précurseurs à Caillouël-Crépigny (COBIACC): Submicron aerosol and VOC compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBIACC 2nd post-campaign meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Nanoparticles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies from multi-annual observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille observations: Spatial representativeness of the site and physical, chemical and optical properties of the PM1 fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ aerosol observations in Lille, Northern France: overview of 2016-2019 chemical composition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Energy, Fuels, Environment Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of particle pollution in the Lille area by combining chemical and optical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Laboratoire d’Optique Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOA, Dec 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of isoprene oxidation route to pollutants and its atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème édition du colloque annuel du Groupe Français de Cinétique et Photochimie (GFCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS/ACSM intercomparison with co-located instruments in northern France and other locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New laboratory simulation experiments of the heterogeneous interaction of Volatile Organic Compounds with natural mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abou-Chanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly 2019 of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Schwarzenboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04446223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New in-situ measurements of microphysical cloud properties in West Africa-Impact of aerosol on low level clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerian Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Brocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 19363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Hornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual characterisation of PM1 aerosol optical properties, size distribution and chemical composition at the suburban atmospheric site ATOLL in Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suchánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of pollution sources on the North Sea from a new coastal station on the Wadden Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ovadnevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Fossum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year datasets of PM1 chemical composition and organic aerosol sources in different French urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 41st Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particle formation observed in the close vicinity of a French megalopolis: Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking long-term aerosol chemical composition and optical properties measured at the ATOLL platform in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Particle Formation observed in the close vicinity of a French megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation under pristine rain forest conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportionment method to derive indoor and outdoor contributions of submicron particles and VOCs based on real time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition and source apportionment during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmospheric ageing of mineral dust during transport: A laboratory approach deploying CESAM atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aircraft fuel chemical composition on the physicochemical properties of primary and secondary particulate matter emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial representativeness of PM mass concentration measurements performed at the ground level on the Lille observation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Amazonia aerosol measurements: Overview of 2018 intensive campaign and associated measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana V. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly 2019 of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and impacts of atmospheric aerosol particles on urban and forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lille, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId690"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joel Ferreira de Brito </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-ferreira-de-brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4420-9442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123364</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6181-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique du CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDP AREA; IMT Nord Europe, Mar 2026, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conil Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaffrezo Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique CDP AREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering PM sources at ATOLL: Current results and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-time Positive Matrix Factorization approach for enhanced source apportionment of organic aerosols from aerosol mass spectrometry and molecular speciation in two urban environments (Lyon and Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Vy Dinh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Volatile Organic Compounds (VOC) and Particulate Matter (PM1) shipping Emission Factors from land-based, high time resolution observations in an Emission Control Area of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gunti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate and gas emissions from wildfires in the southern Amazon from GOES-16 fire radiative power retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Lopatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaziz El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05148244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Wildfire Emissions on Air Quality Through Multi-annual Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Ferreira da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rural background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 and its main components in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds shipping emissions observed in an industrial harbour of northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Volent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Biogenic Secondary Organic Aerosols and their gas-particle partitioning in São Paulo, Paris, and Central Amazon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION CONFERENCE BRAZIL – 5 CMAS SOUTH AMERICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year high-time resolution datasets of fine PM at 13 sites of the French Operational Network (CARA program): Chemical composition and organic aerosol sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la composition chimique des PM1 et des sources de l’aérosol organique sur différents sites français à partir de jeux de données pluriannuels à haute résolution temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Atmosphère, Climat et environnements urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INSU, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation in the Amazon rain forest under pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Amazon Tall Tower Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Highly Oxygenated Organic Compounds at the Rambouillet forest during the ACROSS Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Alhajj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cirtog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of trace gases above & below a forest canopy during ACROSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of SOA tracers from biogenic precursors using a Proton Transfer Reaction Mass Spectrometry coupled to a CHARON inlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in Atmospheric Measurement Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent ATOLL results from in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic behaviour of two distinct environment aerosols in relation to its chemical composition during the ACROSS campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deshmukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fombelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Secondary Organic Aerosol formation under forested pristine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamar Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry linked to HO x radicals of a Suburban Forest during the ACROSS summer Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Shamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HO2+RO2, NO+NO2 and VOC measurements from IMT NE at the Rambouillet Tower: Status & first insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Lahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACROSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition at EMEP remote sites in France : mass balance and de-weathered trends of PM2.5 and its main components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual source apportionment and absorbing properties of organic aerosols in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki and Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol optical properties and chemical properties at the ATOLL site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Labex CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid chemical processing of urban emissions and production of secondary air pollutants in a tropical forest environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Backes Meller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana V. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04223585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification/Investigation of some Q-ACSM issues to ensure QA/QC of data for proper export for PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/ACSM Users’s meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03988993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the error matrix calculation for Q-ACSM used in the PMF analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-year analysis of submicron aerosol chemical composition and organic aerosol source apportionment at a suburban site in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies at the ATOLL platform in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagne d’OBservations Intensive des Aérosols et précurseurs à Caillouël-Crépigny (COBIACC): Submicron aerosol and VOC compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBIACC 2nd post-campaign meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying regional SOA formation using source apportionment, organic tracers and box modelling during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atinderpal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Nanoparticles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03547437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies from multi-annual observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoFi Users Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Datalystica, Apr 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lille observations: Spatial representativeness of the site and physical, chemical and optical properties of the PM1 fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel des acteurs et utilisateurs d’ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ aerosol observations in Lille, Northern France: overview of 2016-2019 chemical composition data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Energy, Fuels, Environment Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of particle pollution in the Lille area by combining chemical and optical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Laboratoire d’Optique Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOA, Dec 2020, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of isoprene oxidation route to pollutants and its atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème édition du colloque annuel du Groupe Français de Cinétique et Photochimie (GFCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS/ACSM intercomparison with co-located instruments in northern France and other locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New laboratory simulation experiments of the heterogeneous interaction of Volatile Organic Compounds with natural mineral dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abou-Chanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly 2019 of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of winter campaign in northern France (Revin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST COLOSSAL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04446563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New in-situ measurements of microphysical cloud properties in West Africa-Impact of aerosol on low level clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerian Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Brocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 19363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04446223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Schwarzenboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Research Center CNRS–USP Transitions: Foundations, Achievements and Path Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Ifanger Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Turra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Nussenzveig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université de Sao Paulo. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgiza Fornaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri P Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia R Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do regional background sites capture changes in primary PM2.5 emissions at the national scale? Recent trends in PM2.5 in rural environments in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 370, pp.121811. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Lessons learned from the comparison and combination of fine carbonaceous aerosol source apportionment at two locations in the city of Strasbourg, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-26-155-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: In-depth characterization of ship emissions during operations in a Mediterranean port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara D’anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.6575-6605. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-6575-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and composition of organic aerosols from the uptake of glyoxal on natural mineral dust aerosols: a laboratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (19), pp.12409-12431. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-12409-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Di Biagio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenjie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to source apportionment of VOCs with high potential for ozone and SOA formation using high-resolution data and intraday variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Silva Galvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Meri Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Valentim Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 970, pp.179024. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Di Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong influence of black carbon on aerosol optical properties in central Amazonia during the fire season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Varanda Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (16), pp.9451-9469. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-9451-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of the conversion factor from organic carbon to organic matter for aerosol mass balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.102301. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of light-absorbing carbonaceous aerosol origins and properties at the ATOLL site in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.107-122. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-2024-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04780988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term measurements of aerosol composition at rural background sites in France: sources, seasonality and mass closure of PM2.5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Conil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120724. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for Criegee intermediate oligomerization reactions relevant to aerosol formation in the troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caravan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Winiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-023-01361-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Reche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko V Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Mooibroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving composition-dependent aerosol absorption, scattering and extinction mass efficiencies from multi-annual high time resolution observations in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298, pp.119613. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Putaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Pisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hueglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (17), pp.10145-10161. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of four-year chemical composition and organic aerosol sources of submicron particles at the ATOLL site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 330, pp.121805. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: Atmospheric new particle formation at a peri-urban site in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni S S Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-183-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Real Time Measurements to Derive the Indoor and Outdoor Contributions of Submicron Particulate Species and Trace Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10040161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of isoprene emissions and oxidation products above the remote Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1EA00057H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European aerosol phenomenology − 8: Harmonised source apportionment of organic aerosol using 22 Year-long ACSM/AMS datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Canonaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 166, pp.107325. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and growth of sub-50 nm aerosol particles in the Amazonian boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Kremper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinrat Andreae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.3469-3492. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-3469-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of low-level clouds and precipitation to anthropogenic aerosol emission in southern West Africa: a DACCIWA case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (5), pp.3251-3273. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-3251-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03198739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison and characterization of 23 Aethalometers under laboratory and ambient air conditions: Procedures and unit-to-unit variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cuesta-Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Drinovec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.3195-3216. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2020-344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02552742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected biomass burning aerosol absorption enhancement explained by black carbon mixing state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (19), pp.e2020GL089055. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02946539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PM10, PM2.5, PM1 in an unoccupied airflow-controlled room: How reliable to neglect resuspension and assume unreactive particles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.107357. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2020.107357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing states of Amazon basin aerosol particles transported over long distances using transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naga Oshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoheng Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (20), pp.11923-11939. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-11923-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influx of African biomass burning aerosol during the Amazonian dry season through layered transatlantic transport of black carbon-rich smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Holanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sörgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.4757-4785. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-4757-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large air quality and human health impacts due to Amazon forest and vegetation fires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Conibear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Reddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (9), pp.095001. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7620/abb0db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol influences on low-level clouds in the West African monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), pp.8503-8522. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-8503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01988483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning aerosol over the Amazon: analysis of aircraft, surface and satellite observations using a global aerosol model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carly Reddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.9125-9152. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-9125-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of biomass-burning, urban, and biogenic emissions to the concentrations and light-absorbing properties of particulate matter in central Amazonia during the dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.7973-8001. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-7973-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Deetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmen Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban pollution greatly enhances formation of natural aerosols over the Amazon rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Shrivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meinrat O. Andreae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08909-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal cycle of coastal anthropogenic pollutant transport over southern West Africa during the DACCIWA campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.473-497. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-473-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01981087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and its transformation in the backward trajectory footprint region of the Amazon Tall Tower Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauke Paulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Könemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Rodríguez-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), pp.8425-8470. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-8425-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote biomass burning dominates southern West African air pollution during the monsoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan W. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (24), pp.15217-15234. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15217-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02097253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vertical distribution of biomass burning pollution over tropical South America from aircraft in situ measurements during SAMBBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (9), pp.5771-5790. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-5771-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting effect of ceria on the performance of NiPd/CeO2-Al2O3 catalysts for the selective hydrogenation of 1,3-butadiene in the presence of 1-butene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Villasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (13), pp.11165-11173. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nj04558a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary organic aerosol formation from ambient air in an oxidation flow reactor in central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane S de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.467 - 493. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-467-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong sesquiterpene emissions from Amazonian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourtsoukidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Behrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Yañez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diamantopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2229. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04658-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban influence on the concentration and composition of submicron particulate matter in central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwei Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (16), pp.12185-12206. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12185-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term study on coarse mode aerosols in the Amazon rain forest with the frequent intrusion of Saharan dust plumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Moran-Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (13), pp.10055-10088. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10055-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal spores as a source of sodium salt particles in the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susannah Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07066-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of Manaus urban plume evolution and interaction with biogenic emissions in GoAmazon 2014/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glauber Cirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M.J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tunved</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.513-524. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ATMOSENV.2018.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning emission disturbances of isoprene oxidation in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saewung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasa Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (17), pp.12715-12734. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12715-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Chrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouji Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Freney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie L. Haslett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based observation of clusters and nucleation-mode particles in the Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Wimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Buenrostro Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Elina Manninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kangasluoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Franchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (17), pp.13245-13264. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-13245-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term cloud condensation nuclei number concentration, particle number size distribution and chemical composition measurements at regionally representative observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schmale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Decesari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Henzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Keskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (4), pp.2853 - 2881. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-2853-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics-Aerosol-Chemistry-Cloud Interactions in West Africa field campaign: Overview and research highlights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas H. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Akpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (1), pp.83-104. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0256.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01564453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African volcanic emissions influencing atmospheric aerosols over the Amazon rain forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marloes Penning de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna A Holanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (14), pp.10391-10405. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10391-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year statistical and modeling analysis of submicrometer aerosol number size distributions at a rain forest site in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Varanda Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus Roldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Backman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Swietlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (14), pp.10255-10274. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10255-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black and brown carbon over central Amazonia: long-term aerosol measurements at the ATTO site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Holanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoqiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (17), pp.12817-12843. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-12817-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling vehicular emission impact on urban air pollution using ethanol as a tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto A. Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10679 - 10679. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29138-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observations of cloud condensation nuclei over the Amazon rain forest – Part 2: Variability and characteristics of biomass burning, long-range transport, and pristine rain forest aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klimach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabě de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (14), pp.10289-10331. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-10289-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of urban pollution on the production of organic particulate matter from isoprene epoxydiols in central Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane S de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K Newburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.6611 - 6629. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-6611-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone-CO enhancement ratios in the upper troposphere based on 7 years of CARIBIC data: new insights and estimates of regional acetone fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garlich Fischbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Bönisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Neumaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl A. M. Brenninkmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Orphal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.1985-2008. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-1985-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental Mixing State of Aerosol Particles Collected in Central Amazonia during GoAmazon2014/15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Fraund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Q Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan H Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos8090173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different Aethalometer correction schemes and a reference multi-wavelength absorption technique for ambient aerosol data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Massabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (8), pp.2837 - 2850. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-2837-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced ultrafine particle levels in São Paulo’s atmosphere during shifts from gasoline to ethanol use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz M Geiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-00041-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Ocean Amazon Experiment (GoAmazon2014/5) Observes Pollution Affecting Gases, Aerosols, Clouds, and Rainfall over the Rain Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (5), pp.981-997. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00221.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCN activity and organic hygroscopicity of aerosols downwind of an urban region in central Amazonia: seasonal and diel variations and impact of anthropogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Thalman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzane S de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (19), pp.11779 - 11801. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-11779-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon boundary layer aerosol concentration sustained by vertical transport during rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Krejci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Giangrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongai Kuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539 (7629), pp.416 - 419. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupturing of Biological Spores As a Source of Secondary Particles in Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarup China</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (22), pp.12179 - 12186. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b02896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprene photochemistry over the Amazon rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Dorris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean C Rivera-Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (22), pp.6125 - 6130. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1524136113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient concentrations and insights on organic and elemental carbon dynamics in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djacinto Monteiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcus Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.226-233. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term observations of cloud condensation nuclei in the Amazon rain forest – Part 1: Aerosol size distribution, hygroscopicity, and new model parametrizations for CCN prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira L Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ditas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klimach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Hrabe de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (24), pp.15709-15740. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-15709-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sprovieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Bencardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D 'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic cloud nuclei in the central Amazon during the transition from wet to dry season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D Whitehead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoghan Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (15), pp.9727 - 9743. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-9727-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric mixing ratios of methyl ethyl ketone (2-butanone) in tropical, boreal, temperate and marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Nölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourtsoukidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derstroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (17), pp.10965 - 10984. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-10965-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling investigation of light-absorbing aerosols in the Amazon Basin during the wet season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoqiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Saturno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuguang Chi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jost V Lavric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (22), pp.14775 - 14794. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-14775-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon Tall Tower Observatory (ATTO): overview of pilot measurements on ecosystem ecology, meteorology, trace gases, and aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O Andreae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O C Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Araùjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G G Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (18), pp.10723 - 10776. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-10723-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel and seasonal changes of biogenic volatile organic compounds within and above an Amazonian rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Yañez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Nölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.3359-3378. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-3359-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a real-time tracer for isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) from aerosol mass spectrometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (20), pp.11807-11833. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-11807-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning in the Amazon region: Aerosol source apportionment and associated health risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilmara de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Caumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Souza Hacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.277-285. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.08.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular Emission Ratios of VOCs in a Megacity Impacted by Extensive Ethanol Use: Results of Ambient Measurements in São Paulo, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Yáñez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Vicente de Assunção</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marcus Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (19), pp.11381 - 11387. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based aerosol characterization during the South American Biomass Burning Analysis (SAMBBA) field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (22), pp.12069 - 12083. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-12069-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and modelled cloud condensation nuclei (CCN) concentration in São Paulo, Brazil: the importance of aerosol size-resolved chemical composition on CCN concentration prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artaxo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (14), pp.7559 - 7572. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-7559-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne observations of IEPOX-derived isoprene SOA in the Amazon during SAMBBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darbyshire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. I Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (20), pp.11393 - 11407. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-11393-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical–chemical characterisation of the particulate matter inside two road tunnels in the São Paulo Metropolitan Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. V Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Herckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E S Caumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (24), pp.12199 - 12213. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-13-12199-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric aerosols in Amazonia and land use change: from natural biogenic to biomass burning conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Artaxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana V Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M J Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165, pp.203. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3fd00052d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unheated permeation device for calibrating atmospheric VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (10), pp.2143 - 2152. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-4-2143-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenology of submicron organic aerosol components in urban France based on long-term online observations and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Hornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde Murana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-annual characterisation of PM1 aerosol optical properties, size distribution and chemical composition at the suburban atmospheric site ATOLL in Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suchánková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year datasets of PM1 chemical composition and organic aerosol sources in different French urban and suburban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. De Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association for Aerosol Research 41st Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kalalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana L. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Noyalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of pollution sources on the North Sea from a new coastal station on the Wadden Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ovadnevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Fossum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particle formation observed in the close vicinity of a French megalopolis: Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Thessaloniki &amp; Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking long-term aerosol chemical composition and optical properties measured at the ATOLL platform in Lille, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Particle Formation observed in the close vicinity of a French megalopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Kontkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Organic Aerosol formation under pristine rain forest conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Crumeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourrianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03541028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apportionment method to derive indoor and outdoor contributions of submicron particles and VOCs based on real time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric composition and source apportionment during the COBIACC field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment analysis on one-year ACSM data of organic aerosols from Lille, Northern France, using Rolling PMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Chebaicheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atmospheric ageing of mineral dust during transport: A laboratory approach deploying CESAM atmospheric simulation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pangui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of aircraft fuel chemical composition on the physicochemical properties of primary and secondary particulate matter emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial representativeness of PM mass concentration measurements performed at the ground level on the Lille observation platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goloub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Air Quality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Amazonia aerosol measurements: Overview of 2018 intensive campaign and associated measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de M. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Burguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samara Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana V. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly 2019 of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources and impacts of atmospheric aerosol particles on urban and forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lille, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId698"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F508F14"/>
+    <w:nsid w:val="0707CE11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-ferreira-de-brito" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4420-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6181-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-155-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Silva Galv&#227;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Valentim Goulart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Stern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Varanda Rizzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9451-2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bannan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Winiberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01361-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121805" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04149131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. House" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00057H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ditas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kremper" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Machado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrat Andreae" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3469-2022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cuesta-Mosquera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Pfeifer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-344" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Butt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Conibear" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Reddington" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Darbyshire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Morgan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/abb0db" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217874v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Oshima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Gong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane de S&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bateman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-11923-2020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975485v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107357" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02946539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Holanda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira P&#246;hlker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saturno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias S&#246;rgel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4757-2020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5771-2019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrat O. Andreae" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barbosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Berg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08909-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Coe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9125-2019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rizzo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Palm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campuzano-Jost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Day" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7973-2019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01981087v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-473-2019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217868v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Paulsen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K&#246;nemann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodr&#237;guez-Caballero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8425-2019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Hu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12185-2018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836078v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett B Palm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane S de S&#225;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Day" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-467-2018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Villasana" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04558a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819334v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourtsoukidis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrendt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Ya&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hell&#233;n" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamantopoulos" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04658-y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moran-Zuloaga" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10055-2018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217840v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Cirino" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M.J. Barbosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tunved" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSENV.2018.08.031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217853v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Longo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saewung Kim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Gu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12715-2018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup China" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Burrows" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harder" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Weis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07066-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217836v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Wimmer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Buenrostro Mazon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Elina Manninen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kangasluoma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franchin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-13245-2018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836076v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Henzing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Keskinen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2853-2018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01846902v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Penning de Vries" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna A Holanda" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira L P&#246;hlker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10391-2018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01840806v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto A. Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29138-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klimach" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10289-2018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217849v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Roldin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Backman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Swietlicki" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10255-2018" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222004v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Wang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12817-2018" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836087v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fraund" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Q Pham" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonanno" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan H Harder" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8090173" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710549v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garlich Fischbeck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald B&#246;nisch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Neumaier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Orphal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1985-2017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Newburn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6611-2017" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836081v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2837-2017" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Salvo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz M Geiger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00041-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836097v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manzi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00221.1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thalman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M J Barbosa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11779-2017" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836092v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Chi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Walter" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost V Lavric" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14775-2016" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836093v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Krejci" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Giangrande" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongai Kuang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19819" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217822v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcus Godoy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.081" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-15709-2016" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836091v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Whitehead" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-9727-2016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586849v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. N&#246;lscher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derstroff" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zannoni" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10965-2016" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836103v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02896" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Liu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Dorris" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Rivera-Rios" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Seco" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524136113" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836111v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O Andreae" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C Acevedo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ara&#249;jo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G G Barbosa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10723-2015" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836105v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C N&#246;lscher" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolff" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3359-2015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836107v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Hu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campuzano-Jost" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B Palm" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Day" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ortega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-11807-2015" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836109v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Caumo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arana" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Souza Hacon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.08.059" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836106v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wurm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03281" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836116v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V Rizzo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Morgan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12069-2014" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836114v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Almeida" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Morales" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Andrade" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-7559-2014" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836112v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darbyshire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Flynn" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I Williams" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11393-2014" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836117v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Vasconcellos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E S Caumo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-12199-2013" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836119v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana V Rizzo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fd00052d" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836121v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zahn" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-4-2143-2011" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551570v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conil S&#233;bastien" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffrezo Jean-Luc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206901v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Francony" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283973v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996245v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Volent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gunti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15887" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268769v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira da Nobrega" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Correia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268780v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Moreau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Breda" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548511v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9501" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04627645v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249282v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shamas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482693v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222267v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez-Romero" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222261v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222215v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222223v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshmukh" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehner" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fombelle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223585v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Backes Meller" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana V. Rizzo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Souza" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot T. Martin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199639v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255390v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988993v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259200v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255376v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278111v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144207v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144280v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898273v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637228v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourianne" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Filippi" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199643v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Fossum" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631392v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541028v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151432v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151428v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150502v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150384v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124394v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223911v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de M. Franco" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burguer" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04684502v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-ferreira-de-brito" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4420-9442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6181-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05568847v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conil S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaffrezo Jean-Luc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Vy Dinh Ngoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Francony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Volent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gunti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15887" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira da Nobrega" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Correia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Breda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10935" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04627645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez-Romero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Alhajj Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cirtog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Lahib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshmukh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wehner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fombelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shamas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-940" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04223585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Backes Meller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana V. Rizzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Souza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot T. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144267v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brocchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05542740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ifanger Albrecht" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Turra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Nussenzveig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476136v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121811" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-155-2026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Maria Lanzafame" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6575-2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Battaglia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-12409-2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Silva Galv&#227;o" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Valentim Goulart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kumar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Stern" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Varanda Rizzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel Muller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9451-2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102301" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120724" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491634v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caravan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bannan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Winiberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01361-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146486v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121805" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10040161" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04149131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langford" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. House" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hewitt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EA00057H" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738357v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107325" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985367v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ditas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kremper" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Machado" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrat Andreae" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3469-2022" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cuesta-Mosquera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Pfeifer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2020-344" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02946539v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089055" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975485v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2020.107357" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Oshima" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Gong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane de S&#225;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bateman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-11923-2020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217878v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Holanda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira P&#246;hlker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Saturno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias S&#246;rgel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4757-2020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975148v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Butt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Conibear" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Reddington" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan Darbyshire" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Morgan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/abb0db" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Coe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-9125-2019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217859v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rizzo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Palm" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Campuzano-Jost" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Day" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7973-2019" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913589v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Shrivastava" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinrat O. Andreae" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barbosa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Berg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08909-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01981087v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-473-2019" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217868v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Paulsen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K&#246;nemann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Rodr&#237;guez-Caballero" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8425-2019" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217867v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5771-2019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846906v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Solano" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Villasana" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04558a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett B Palm" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane S de S&#225;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Day" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Hu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-467-2018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819334v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourtsoukidis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Behrendt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Ya&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hell&#233;n" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diamantopoulos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04658-y" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217842v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12185-2018" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217852v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moran-Zuloaga" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10055-2018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217854v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup China" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Burrows" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Wang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harder" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Weis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07066-4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217840v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber Cirino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M.J. Barbosa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tunved" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ATMOSENV.2018.08.031" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217853v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Santos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Longo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guenther" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saewung Kim" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasa Gu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12715-2018" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217836v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Wimmer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Buenrostro Mazon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Elina Manninen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kangasluoma" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franchin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-13245-2018" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836076v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Henzing" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Keskinen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-2853-2018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01846902v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Penning de Vries" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna A Holanda" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira L P&#246;hlker" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10391-2018" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217849v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Roldin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Backman" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Swietlicki" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10255-2018" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222004v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoqiao Wang" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12817-2018" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01840806v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto A. Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilmara de Oliveira Alves" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29138-7" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217845v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klimach" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrab&#283; de Angelis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-10289-2018" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836085v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K Newburn" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6611-2017" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710549v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garlich Fischbeck" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald B&#246;nisch" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Neumaier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl A. M. Brenninkmeijer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Orphal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1985-2017" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836087v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Fraund" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Q Pham" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonanno" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan H Harder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8090173" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836081v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2837-2017" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836080v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Salvo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz M Geiger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00041-5" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836097v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machado" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manzi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souza" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00221.1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836083v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thalman" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M J Barbosa" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11779-2017" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Krejci" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Giangrande" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongai Kuang" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19819" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836103v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02896" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836099v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjun Liu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Dorris" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C Rivera-Rios" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Seco" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524136113" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217822v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djacinto Monteiro dos Santos" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marcus Godoy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.081" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836100v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Hrabe de Angelis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-15709-2016" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836091v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Whitehead" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-9727-2016" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586849v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. N&#246;lscher" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derstroff" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zannoni" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10965-2016" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836092v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Chi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Walter" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost V Lavric" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14775-2016" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836111v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O Andreae" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C Acevedo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ara&#249;jo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G G Barbosa" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10723-2015" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836105v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C N&#246;lscher" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolff" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3359-2015" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836107v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Hu" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campuzano-Jost" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B Palm" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Day" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ortega" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-11807-2015" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836109v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Caumo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arana" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Souza Hacon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.08.059" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836106v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wurm" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Y&#225;&#241;ez-Serrano" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03281" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836116v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V Rizzo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Morgan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12069-2014" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836114v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Almeida" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Morales" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Andrade" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-7559-2014" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836112v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allan" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darbyshire" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Flynn" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. I Williams" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11393-2014" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836117v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C Vasconcellos" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E S Caumo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-12199-2013" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836119v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana V Rizzo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fd00052d" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836121v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zahn" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-4-2143-2011" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637228v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Such&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourianne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Filippi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261973v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199643v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ovadnevaite" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Fossum" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631392v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541028v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151432v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151428v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150502v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04150384v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124394v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223911v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de M. Franco" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burguer" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-04684502v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>