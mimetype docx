--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -3404,307 +3404,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal operando structural behavior of sodium battery material: influence of dynamic on phase diagram of NaxFePO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosilicon-Based Thick Negative Composite Electrodes for Lithium Batteries with Graphene as Conductive Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Phuong Nhan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanjundan Ashok Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soudan</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duclairoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.11.017⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (10), pp.1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201300330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906676v2</w:t>
+                <w:t xml:space="preserve">hal-00980323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosilicon-Based Thick Negative Composite Electrodes for Lithium Batteries with Graphene as Conductive Additive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abnormal operando structural behavior of sodium battery material: influence of dynamic on phase diagram of NaxFePO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Volume 38, January 2014, Pages 104-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201300330⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00980323v1</w:t>
+                <w:t xml:space="preserve">hal-00906676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural changes of a Li/S rechargeable cell in Lithium Metal Polymer technology</w:t>
               </w:r>
@@ -5963,278 +5963,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Li1.1V3O8 prepared by a novel synthesis route</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of Li1+nV3O8/beta-Li1/3V2O5/C nanocomposites by carboreduction and the resulting improvement in Li capacity retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2128124⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2142210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379613v1</w:t>
+                <w:t xml:space="preserve">hal-00379528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Li1+nV3O8/beta-Li1/3V2O5/C nanocomposites by carboreduction and the resulting improvement in Li capacity retention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical Li1.1V3O8 prepared by a novel synthesis route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deptula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Olczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 153, pp.0. </w:t>
+              <w:t xml:space="preserve">Electrochemical and Solid-State Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2142210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.2128124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379528v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li1+alpha V3O8 via a gel precursor: Part II, from xerogel to the anhydrous material</w:t>
               </w:r>
@@ -7336,51 +7336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rocheteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rzesny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jouhara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir Stamenkovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shirley Meng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gaubicher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad4c99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2023.107559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihag Anothumakkool" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed&#8208;ahmad&#8208;baraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Liang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perticarari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Doizy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wiemers&#8208;meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed-Ahmad-Baraza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701988" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08170C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1797-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607820" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastian Bridel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12XPD3RM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdelhamid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme A. Snook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lebegue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0481512jes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.03.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03174A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00853G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cuisinier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja503622y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405087x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906676v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.11.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Phuong Nhan Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjundan Ashok Kumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201300330" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XM9MX5C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6GZ836Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4V2TQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBR5LS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.10.132" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VFNMJ4G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cougnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQ8021M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvree" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee02490f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10213c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11538c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CL4J2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101377h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubarry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.09.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGVG8CS0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901387c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X7CSRBT6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.12.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G7QP17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon-Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743821" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deptula" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olczak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2128124" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379528v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2142210" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379615v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051508+" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHD2P5D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rocheteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rzesny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jouhara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir Stamenkovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shirley Meng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gaubicher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad4c99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2023.107559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihag Anothumakkool" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed&#8208;ahmad&#8208;baraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Liang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perticarari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Doizy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wiemers&#8208;meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed-Ahmad-Baraza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701988" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08170C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1797-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607820" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastian Bridel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12XPD3RM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdelhamid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme A. Snook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lebegue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0481512jes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.03.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03174A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00853G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cuisinier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja503622y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405087x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Phuong Nhan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjundan Ashok Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201300330" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XM9MX5C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906676v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.11.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6GZ836Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4V2TQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBR5LS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.10.132" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VFNMJ4G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cougnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQ8021M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvree" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee02490f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10213c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11538c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CL4J2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101377h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubarry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.09.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGVG8CS0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901387c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X7CSRBT6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.12.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G7QP17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon-Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743821" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379528v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2142210" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379613v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deptula" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2128124" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379615v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051508+" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHD2P5D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>