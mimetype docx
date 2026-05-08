--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1575,265 +1575,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in all-organic rechargeable batteries using cationic and anionic configurations: Toward low-cost and greener storage solutions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poizot</w:t>
+                <w:t xml:space="preserve">Full Organic Aqueous Battery Based on TEMPO Small Molecule with Millimeter-Thick Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Perticarari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dolhem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Doizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.70 - 80. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (6), pp.1869-1880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b03282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888154v1</w:t>
+                <w:t xml:space="preserve">hal-02106760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Organic Aqueous Battery Based on TEMPO Small Molecule with Millimeter-Thick Electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Perticarari</w:t>
+                <w:t xml:space="preserve">Progress in all-organic rechargeable batteries using cationic and anionic configurations: Toward low-cost and greener storage solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Grange</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Dolhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gaubicher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (6), pp.1869-1880. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.70 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b03282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106760v1</w:t>
+                <w:t xml:space="preserve">hal-01888154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved electro-grafting of nitropyrene onto onion-like carbon via in situ electrochemical reduction and polymerization: tailoring redox energy density of the supercapacitor positive electrode</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55, pp.22-25. </w:t>
@@ -2876,421 +2876,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redirected charge transport arising from diazonium grafting of carbon coated LiFePO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward fully organic rechargeable charge storage devices based on carbon electrodes grafted with redox molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gaubicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Madec</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP03174A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (23), pp.8599-8602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA00853G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095778v1</w:t>
+                <w:t xml:space="preserve">hal-02547115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward fully organic rechargeable charge storage devices based on carbon electrodes grafted with redox molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brousse</w:t>
+                <w:t xml:space="preserve">Elucidation of the Na 2/3 FePO 4 and Li 2/3 FePO 4 Intermediate Superstructure Revealing a Pseudouniform Ordering in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Cougnon</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA00853G⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (25), pp.9144 - 9157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja503622y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547115v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the Na 2/3 FePO 4 and Li 2/3 FePO 4 Intermediate Superstructure Revealing a Pseudouniform Ordering in 2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gaubicher</w:t>
+                <w:t xml:space="preserve">Redirected charge transport arising from diazonium grafting of carbon coated LiFePO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Seid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cuisinier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (25), pp.9144 - 9157. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (41), pp.22745-22753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja503622y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03174A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598250v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effect in Carbon Coated LiFePO4 for High Yield Spontaneous Grafting of Diazonium Salt. Structural Examination at the Grain Agglomerate Scale</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.72. </w:t>
@@ -4105,302 +4105,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous arylation of activated carbon from aminobenzene organic acids as source of diazonium ions in mild conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lebegue</w:t>
+                <w:t xml:space="preserve">Covalent vs. non-covalent redox functionalization of C-LiFePO4 based electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.10.132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.10.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981395v1</w:t>
+                <w:t xml:space="preserve">hal-00961242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent vs. non-covalent redox functionalization of C-LiFePO4 based electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Lestriez</w:t>
+                <w:t xml:space="preserve">Spontaneous arylation of activated carbon from aminobenzene organic acids as source of diazonium ions in mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lebegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gaubicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 232, pp.246. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.10.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.10.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961242v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ redox functionalization of composite electrodes for high power-high energy electrochemical storage systems via a non-covalent approach</w:t>
               </w:r>
@@ -5288,51 +5288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Stability of Sodium Intercalated Phases in Olivine FePO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6380,51 +6380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6918,51 +6918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6. Perspectives in Lithium Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,51 +7088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rocheteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rzesny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jouhara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir Stamenkovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shirley Meng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gaubicher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad4c99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2023.107559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihag Anothumakkool" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed&#8208;ahmad&#8208;baraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Liang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perticarari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Doizy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wiemers&#8208;meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed-Ahmad-Baraza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701988" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08170C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1797-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607820" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastian Bridel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12XPD3RM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdelhamid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme A. Snook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lebegue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0481512jes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.03.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03174A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00853G" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598250v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cuisinier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja503622y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405087x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Phuong Nhan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjundan Ashok Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201300330" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XM9MX5C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906676v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.11.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6GZ836Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4V2TQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBR5LS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.10.132" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VFNMJ4G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cougnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.100" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQ8021M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvree" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee02490f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10213c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11538c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CL4J2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101377h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubarry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.09.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGVG8CS0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901387c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X7CSRBT6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.12.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G7QP17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon-Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743821" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379528v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2142210" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379613v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deptula" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2128124" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379615v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051508+" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHD2P5D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rocheteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rzesny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Jouhara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branimir Stamenkovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shirley Meng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gaubicher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad4c99" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Profatilova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2023.107559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihag Anothumakkool" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed&#8208;ahmad&#8208;baraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202000329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Liang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perticarari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Doizy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803688" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wiemers&#8208;meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Winter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuman Sayed-Ahmad-Baraza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701988" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b03282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolhem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2018.04.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08170C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1797-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607820" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastian Bridel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12XPD3RM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abdelhamid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme A. Snook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yassin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lebegue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0481512jes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.03.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA00853G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cuisinier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja503622y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Madec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Seid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03174A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405087x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Phuong Nhan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanjundan Ashok Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duclairoir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201300330" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XM9MX5C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906676v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.11.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.04.119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6GZ836Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4V2TQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpuech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazouzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.05.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBR5LS8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cougnon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.10.100" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQ8021M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981395v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.10.132" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VFNMJ4G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvree" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee02490f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.08.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43ZMVJC7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10213c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11538c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tanguy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CL4J2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101377h" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubarry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.09.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGVG8CS0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Gaillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901387c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X7CSRBT6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.12.085" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G7QP17-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeon-Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2743821" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379528v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2142210" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379613v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deptula" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olczak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2128124" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379615v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051508+" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQHD2P5D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Alias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>