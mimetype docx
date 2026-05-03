--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOËL GAUTRON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches INRAE, Biologie de l'œuf et biominéralisation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7800-0578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186279590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BiographieJe suis directeur de recherche à l'INRAe (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement) en France. Je suis chercheur à l'unité de recherche Biologie Aviaire & Aviculture (UMR-BOA) en collaboration avec l'Université de Tours. L'UMR BOA mène des recherches intégrées sur la biologie des oiseaux, du niveau moléculaire à celui de l'animal dans son environnement. Son objectif est de produire des connaissances dans les domaines de la physiologie et de la génétique et de contribuer au développement de systèmes d'élevage durables. Je suis co-responsable de l'équipe &amp;quot;Défenses de l'œuf, valorisation, évolution&amp;quot;. Mes recherches portent sur la biochimie et la biologie moléculaire liées à la formation des œufs et à leurs qualités. J'ai travaillé sur la formation de la coquille d'œuf et l'identification des protéines dans la matrice organique de la coquille d'œuf, impliquées dans le processus de calcification et j'ai coordonné plusieurs programmes de recherche nationaux et internationaux. Mes recherches portent également sur les méthodologies à haut débit utilisées pour identifier et caractériser les activités biologiques liées aux défenses naturelles des œufs. J'ai une une bonne connaissance des modes de productions et de la qualité des oeufs. Je suis impliqué dans l'interaction science/société auprès des décideurs publics, des médias et du grand public. et J'ai publié plus de 70 articles dans des revues scientifiques internationales, environ 15 chapitres de livres, et j'ai été invité à présenter mes résultats à plus de 35 congrès et j'ai environ 150 articles de conférence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural analysis at different scales reveals how organic matrix induces microstructural shifts that enhance its mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodríguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Domínguez-Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Athanasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. González-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178, pp.244-256. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8264. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de l’élimination des poussins mâles d’un jour : le choix du sexage in ovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7453. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chick'Tip : Un monitoring précoce de la qualité des poussins pour une production avicole plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schrieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Production factors affecting the quality of chicken table eggs and egg products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100425. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Avian Eggshell Biomineralization Protein Toolkit – New Insights From Multi-Omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.672433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell biomineralization: an update on its structure, mineralogy and protein tool kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Molecular and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12860-021-00350-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: What are the challenges facing the table egg industry in the next decades and what can be done to address them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G.H. van de Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Dunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.106407. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell formation reveals a new paradigm for vertebrate mineralization via vesicular amorphous calcium carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (47), pp.15853-15869. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.014542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased expression of fibroblast growth factor 23 is the signature of a deteriorated Ca/P balance in ageing laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piketty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78106-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics analysis of avian eggshell matrix proteins: Toward new advances on biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), 2 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201900120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glycoproteins EDIL3 and MFGE8 regulate vesicle - mediated eggshell calcification in a new model for avian biomineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (40), pp.14526-14545. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.009799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silicate solution preparation on geomaterials based on brick clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471, pp.110 - 119. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding avian egg cuticle formation in the oviduct: a study of its origin and deposition†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceara S. Suther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Icken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (1), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/iox070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of calcium addition on calcined brick clay based geopolymers: A thermal and FTIR spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.794 - 803. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.120-132. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying specific proteins involved in eggshell membrane formation using gene expression analysis and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Rose-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126, pp.140-154. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous calcium carbonate controls avian eggshell mineralization: A new paradigm for understanding rapid eggshell calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (3), pp.291-303. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The family secrets of avian egg-specific ovalbumin and its related proteins Y and X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.130856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of shell calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics and bioinformatic analysis provide new insight into protein function during avian eggshell biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.178-193. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de la qualité des produits animaux : enjeux et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.65-69. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional NMR Structure of Hen Egg Gallin (Chicken Ovodefensin) Reveals a New Variation of the β-Defensin Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.507046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the supply of minerals or in the shell mineralization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 17 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Slugocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (24), pp.17285-95. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.469759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in understanding and assessment of egg and egg product quality over the last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Ketelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.414-429. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933913000408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eggshell: structure, composition and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.1266-1280. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2741/3985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ion transporters for mineralisation precursors of the avian eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, 17 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6793-12-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of proteases and antiproteases in the liver of sexually mature hens in relation to vitellogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, 14 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex- and tissue-specific expression of “similar to nothepsin” and cathepsin D in relation to egg yolk formation in Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (9), pp.2288-93. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2011-01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial potential of egg Yolk ovoinhibitor, a multidomain Kazal-like inhibitor of chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Attucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (23), pp.12368-12374. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf203339t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-36 and other LBP/BPI/PLUNC-like proteins as molecular actors of the mechanisms of the avian egg natural defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (4), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST0390971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of matrix proteins in eggshell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (3), pp.208-219. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2141/jpsa.009122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of avian beta-defensin 11, an antimicrobial peptide of the hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (10), pp.4401-4408. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00204-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling to identify eggshell proteins involved in physical defense of the chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (57), 19 p. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des techniques à haut débit (protéomique et transcriptomique) dans l'identification et la caractérisation fonctionnelle des protéines de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, propriétés et minéralisation de la coquille de l'œuf : rôle de la matrice organique dans le contrôle de sa fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an egg unique? Clues from evolutionary scenarios of egg-specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (6), pp.893-900. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.110.085019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in eggshell organic matrix genes are associated with eggshell quality measurements in pedigree Rhode Island Red hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.110-114. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01794.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of the precursor of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (15), pp.6294-6303. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8003948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of some active proteins in the process of hen eggshell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4330-4339. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800786s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (01), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of repeatability and heritability of egg albumen antimicrobial activity and of lysozyme and ovotransferrin concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (5), pp.559-566. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660701592367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Ovocalyxin-36, a Novel Chicken Eggshell Protein Related to Lipopolysaccharide-binding Proteins, Bactericidal Permeability-increasing Proteins, and Plunc Family Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (8), pp.5273-5286. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M610294200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant eggshell ovocalyxin-32 : expression, purification and biological activity of the glutathione S-transferase fusion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wellman-Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.172-177. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités biologiques de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ELISA for quantifying lysozyme in hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.2379-2385. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf048692o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in eggshell mechanical properties, crystallographic texture and in matrix proteins induced by moult in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.268-279. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500065425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex ratios in mule duck embryos at various stages of incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florene Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (2-3), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0093-691x(03)00208-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell mineralization: biochemical and functional characterization of matrix protéins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.549-562. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide-linked heterodimeric clusterin is a component of the chicken eggshell matrix and egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.397-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the anti-microbial activity of hen egg white.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.791-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of ovocalyxin-32, a novel eggshell matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connective Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of HEP21, a new member of the uPAR/Ly6 protein superfamily predominantly expressed in hen egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.242-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and functional characterization of eggshell matrix proteins in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57, pp.401-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-32, a novel chicken eggshell matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276 (42), pp.39243-39252. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M104543200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovotransferrin is a matrix protein of the hen eggshell membranes and basal calcified layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boldicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connective Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (4), pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and localization of lysozyme as a component of eggshell membranes and eggshell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.443-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and quantification by ELISA of eggshell organic matrix proteins (Ovocleidin-17, Ovalbumin, Ovotransferrin) in shell from young and old hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boldicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.580-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of avian uterine fluid on the growth behavior of calcite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dominguez-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.901-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation de la coquille de l'oeuf et améliorer l'efficacité de ce système de protection naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matrix composition and ultrastructure of eggshell: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.240-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of eggshell formation in guinea fowl: Kinetics of shell deposition, uterine protein secretion and uterine histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.632-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and ultrastructural localization of the core protein of an eggshell matrix proteoglycan, ovocleidin-116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles P. W. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (46), pp.32915-32923. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.46.32915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursor matrix proteins in the uterine fluid change with stages of eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connective Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble matrix of hen's eggshell extracts changes in vitro the rate of calcium carbonate precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37, pp.853-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble proteins of the avian eggshell matrix and of the uterine fluid : characterisation and involvement in shell mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut océanographique [Monaco]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium solubilization and retention in the gastrointestinal tract in chicks ( Gallus domesticus) as a function of gastric acid secretion inhibition and of calcium carbonate particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guinotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumarmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 73, pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric acid secretion in the chicken: effect of histamine H2 antagonists and H+/K+-ATPase inhibitors on gastro-intestinal pH and of sexual maturity calcium carbonate level and particle size on proventricular H+/K+ ATPase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guinotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumarmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peranzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 106A (2), pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de frittés et de films d'oxyde de titane en présence d'atmosphères gazeuses, hors équilibre thermodynamique, en régime stationnaire ; application aux capteurs résistifs d'oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jerisian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (4), pp.679-699. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses transitoires de films de TiO 2, capteurs résistifs du gaz oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jérisian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (7), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitening of brown shelled eggs : individual variation and relationships with age, fearfulness, oviposition interval and stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zawadski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 32, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitening of brown-shelled eggs : mineral composition of uterine fluid and rate of protoporphyrin deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 70, pp.1236-1245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS ENTRE LES ACTIVATEURS DU PLASMINOGENE ET LES CAPACITES REGENERATIVES DU MUSCLE SQUELETTIQUE DU RAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frisdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anglès-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Suppl), pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of calcium carbonate precipitation by constituent parts of uterine fluid and egg cuticle in the domestic fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcified Tissue International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 41 (2), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperphosphataemia in histamine injected laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cabrera-Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sauveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 86C (2), pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of bone architecture and the organic matrix-mineral interface at micro and nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Geochemical Society, Aug 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances recientes en la formación y calidad de la cáscara de los huevos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutreco technical days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nutreco Trow nutrition, Feb 2025, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling age-related decline in laying hen bone and eggshell quality: a study from macro to nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Scientific Symposium on Poultry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish branch of WPSA, Sep 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding eggshell formation to maintain its quality in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life sciences today for tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iasi university life of sciences, Oct 2024, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal disorder in laying hens: a study at macro and microscale of hen bone structure and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mineralogical Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mineralogical Union, Aug 2024, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of genes involved in calcium and phosphorus homeostasis in hen's kidney: effects of sexual maturity and PO stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Palussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered bone health in laying hens is associated with FGF23 overexpression in the medullary bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Aug 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la calcification de la coquille selon différentes sources de vitamine D3 : régulation des transferts de calcium et des protéines de la matrice organique dans l'uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Thoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Folegatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherches Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ovosexage en Europe : état des lieux et perspectives éthiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of the molecular pathways underlying the alteration of calcium metabolism in hens at the end of lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesse Piketty Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress - webminar on Egg Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Nov 2021, On Line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the challenges that faces the egg in the next decade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Forum on In Ovo sexing technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPASA Italian Branch, May 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on the avian eggshell biomineralization and on involvement of extracellular vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress (WPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA French Branch, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe -t-il des marqueurs métaboliques de la qualité de la coquille chez la poule pondeuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polymorphisms in Protein Coding Genes which affect eggshell quality traits in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar egg quality - World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the challenges that faces the egg in the next decade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference of the Faculty of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Life Sciences (IULS), Oct 2021, IASI, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Conference, WG4 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA French Branch, Nov 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative workshop: Avian eggshell biomineralization and innate immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innate immunity in a biomineralized context: trade-offs or synergies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le studium conferences, Mar 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal impact of biomineralization in chicken eggshells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECTS, Jul 2021, Valbone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative to the culling of male day-old chicks of layer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Interminsiterial Symposium on Alternative to the culling of male day-old chicks of layer lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes candidats de la calcification de la coquille de l’oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées techniques SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on eggshell mineralization and how they can contribute to maintain shell quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 PSA Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association, Jul 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell: A model of calcium carbonate biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTS 2020 Digital congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECTS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ou la poule ? L'important, c'est ce qu'il y a dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Craquez pour l'oeuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Port Louis, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de vésicules extracellulaires impliquées dans la biominéralisation de la coquille d’œuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B Rodriguez- Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 èmes Journées françaises de la biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'oeuf : de la poule au produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du pôle Alimentation. L'oeuf : du symbole à l'assiette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jacques Duclos; Sophie Réhault-Godbert, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physicochimiques et usages gastronomiques de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Eprinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Pôle Alimentation. L'oeuf : du symbole à l'assiette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jacques Duclos; Sophie Réhault-Godbert, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of extracellular vesicles involved in chicken eggshell biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Symposium on biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of extracellular vesicles involved in the biomineralization of the hen eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf aux trésors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sciences, Union Européenne, Ville de Tours, Apr 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ou la poule ? L'important, c'est ce qu'il y a dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Oeuf du Pôle Alimentation de l'Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken eggshell quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar on Egg quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feed channel - Adisseo, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of fired brick clay in lightweight wastes based geopolymer aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ICC Clays conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal expression of hen uterine transcripts at key steps of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui de l'oeuf ou de la poule ? L'important, c'est ce qu'il y a dans l'oeuf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaucansciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Expression of Hen Uterine transcripts at key step of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille de l'oeuf : formation, critères de qualité et piste d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Professionnelle de la Poule Pondeuse et de l'Oeuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPO - ITAVI, Dec 2017, Pacé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poule aux oeufs d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences - INRA Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in calcium carbonate mineralogy and in organic matrix proteins quantified by proteomic analysis during the early stages of egg shell mineralization in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell quality: understanding its formation and controlling its strength in extended production cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Poultry Meeting Trouw nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of calcium carbonate mineralogy during rapid avian eggshell calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Parvianen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomin 13th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the minerals for eggshell formation in hens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomin 13th international symposium on biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during pivotal stages of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. résumé 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Slugocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Eggmeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de la coquille de l'oeuf de poule : présence d'une phase de carbonate de calcium amorphe et variation associées de protéines de la matrice organique lors de l'initiation de la minéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggshell biomineralization; Structure, composition and role of the organic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomineralization short courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Spermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées françaises de biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, composition and bimomineralization of the eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l’activité antimicrobienne de l’œuf et valorisation des œufs clairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Régionale d'Information Pondeuses et Poulettes dans le Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Valence, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Soutonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel antimicrobial egg proteins and new insights into the regulation of egg innate immunity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual convention of the WPSA-Israel Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Jerusalem, Israel. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale des professionnels de la poule pondeuse et de l’œuf de consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Pacé, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and quantification of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium of Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Experimental Physics. DEU., Aug 2013, Frieberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective role of mineral and organic precursors on eggshell fabric and modulation of its strength.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on egg quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités biologiques du jaune d'oeuf : exemple du système protéases/antiprotéases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF). FRA., Mar 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and functional characterization of novel antimicrobial proteins using high-throughput, biochemical and microbial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules participant à la protection antimicrobienne de l'œuf par analyse protéomique ou transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-36 and other LBP/BPI/Plunc- like proteins as molecular actors of the mechanism of the avian egg natural defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins with a BPI/LBP/Plunc-like domain: revisiting the old and characterizing the new</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovoinhibitor: Tissular specificity and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium in Turquey Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). Labo/service de l'auteur, Berlin, INT., Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de la coquille de l’œuf : Caractérisation biochimique et fonctionnelle de sa matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la société française de la biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovoinhibiteur : spécificité tissulaire et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene identification coding uterine proteins supplying the minerals for eggshell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille, un système de protection efficace de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the molecular defence of the chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the antimicrobial potential of hen egg ovoinhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional insights for eggshell matrix proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics reveals numerous novel egg proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian antimicrobial peptides in hen reproductive tract and egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Mine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of novel uterine proteins involved in eggshell formation using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, purification et caractérisation de la beta-defensine aviaire 11 dans l'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of putative functional proteins in chicken eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eggshell matrix proteins on the precipitation of calcium carbonate (CaCO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Crystal Growth (ICCG-15) in conjonction with the International Conference on Vapor Growth and Epitaxy and the US Biennial Workshop on Organometallic Vapor Phase Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian beta-defensin 11: Identification, purification and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods (t-test and mixed model) to identify differentially expressed genes between regions of the laying egg oviduct in loop design microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de la métalloprotéase matricielle de type 2 (pro-MMP-2) dans l'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque du groupe thématique "Protéolyse Cellulaire" SFBBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of egg antimicrobial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the precursor form of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enzymes chez la pondeuse : des bénéfices au-delà de la valeur nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Geraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the implication of chicken eggshell matrix proteins in the process of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gómez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angeles Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling to identify hen egg proteins involved in the egg's natural defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in eggshell organic matrix genes are associated with eggshell quality measurements in pedigree rhode island red hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoresis of tsaiya duck eggshell proteins and their cross-reaction with hen's anti-ovocleidin 17 antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-36 is a novel chicken eggshell protein related to lipopolysaccharide-binding proteins (LBP) bactericidal permeability-increasing proteins (BPI), and Plunc family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell matrix proteins and natural defenses of the egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of matrix metalloprotease 2 (MMP-2) in unfertilized egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Semilnar Cost 923: Multidisciplinary Hen Egg Reseach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggstell matrix proteins related to anti-bacterial protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre portéines de la matrice organique de la coquille et la qualité de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins involved in natural egg defence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 923 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the albumen anti-microbial activity of hens' eggs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 3 new minor hen egg white proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on the Quality of Poultry Meat &amp; 10. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint Brieuc - Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the anti-microbial activity of hen egg white.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sélection de poules produisant des oeufs de meilleure qualité bactériologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a t-il une évolution du sex ratio des embryons de canard au cours de l'incubation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovotransferrin and lysozyme are constituents of the hen eggshell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dominguez-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of organic matrix and of eggshell ultrastructure in various domestic birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle fonctionnel de la matrice organique de la coquille de l'oeuf lors de sa minéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble matrix proteins of the hen's egg shell delay the precipitation of calcium carbonate in vitro and affect morphology of the crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium européen sur la qualité de l'oeuf et des ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines du fluide utérin: caractérisation et implication dans la minéralisation de la coquille de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium européen sur la qualité de l'oeuf et des ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell quality in extended laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggshell quality in the late phase of the laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes candidats de la calcification de la coquille de l’œuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département Génétique animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Symposium on biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell formation: mechanisms of mineralization and impact on calcium homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Granada, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular control of calcium carbonate deposition during eggshell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aluminosilicate source and silicate solution on geopoymers based on brick clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II European Geopolymer Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of experimental clay mixtures in order to improve the brick clay production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des protéines liant l'héparine sécrétées par l'oviducte de poule dans la fertilité du spermatozoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in hens: comprehensive proteomic analysis of uterine fluid and SST in relation to fertility lenght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic and bioinformatic analysis of avian uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015, SMAP 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la β-défensine 11 aviaire (AvBD11) dans l’oeuf de cane (Anas platyrhynchos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Slugocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallin is a chicken egg beta-defensin with a narrow antibacterial spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lorient, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell mineralisation: relationship between in situ observations and organic matrix composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Soutonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. Journées de la Recherche Avicole, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Société Française de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic approach of the hen's uterus to identify new genes involved in biomineralization of the eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès SFBTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of label free spectral counting to quantify the proteins involved in the various phases of chicken eggshell mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans (FRA), France. , 256 p., 2012, JFSM Orléans 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 3. Egg biosynthesis, structure and general composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Yoshinori Mine; Dr. Vincent Guyonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Egg Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2023, 1032156600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate defenses of the avian egg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and hormonal regulation of shell formation: supply of ionic and organic precursors, shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturkie's Avian Physiology. 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780128197707 ; 9780323853514. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819770-7.00049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wu J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eggs as Functional Foods and Nutraceuticals for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.406, 2019, Food Chemistry, Function and Analysis, 978-1-78801-213-3. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013833-00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules involved in chemical defence of the chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of high-throughput technology to identify new egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eggshell: structure and protective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nau, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.1-176, 2010, 978-2-7430-1224-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis and structural assembly of eggshell components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wellman-Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egg Bioscience and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell matrix proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive egg compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of eggshell matrix proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive egg compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and formation of the eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive egg compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraction de protéines et peptides issus du blanc d'oeuf et protéine issue du blanc d'oeuf et leur utilisation comme agent anti-listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2011151407 A1. 2011, 28 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Documentaire Science on tourne - Volailles d'hier et d'aujourd'hui, le patrimoine au service d’un élevage durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ou la poule ? L'important est dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 5 : Documentaire les oeufs dans le plat. Interview Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Info, le billet sciences. Des scientifiques ont étudié la solidité de la coquille des oeufs de pintade qui sont les plus durs au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E=M6 Prime time du 21 mars 2021 spécial agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2 JT 13 h. Les oeufs, comment les choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E=M6, la chimie des aliments, Emission du 01 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Joël Gautron par Michel Chevalet en direct du salon international de l'agriculture 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Allo Docteurs du 15 mai 2020. Interview en plateau de Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de la pintade pour fabriquer une coquille d’œuf extraordinairement résistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mardi de la science : conférence sur le thème de &amp;quot;l’œuf aux trésors-&amp;quot;La coquille, c'est génial!&amp;quot; et &amp;quot;Toujours du neuf chez l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf et ses secrets-Allodocteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSQ - &amp;quot;Bone and eggshell quality&amp;quot; technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hechmi Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ITAVI; INRAE BOA; IPROS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Projet Agenavi POLCACAO 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Novogen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de contrat de Recherche D-Shell 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE-BOA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de l’élimination des poussins mâles : où en est-on dans la mise au point des méthodes de sexage in ovo et des autres alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Académie d'agriculture de France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu contrat de recherche D-Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE-BOA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, Tours (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems and egg production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Européen Global Quality, Clermont Ferrand (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours (Online), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems and egg production: The chicken or the egg dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Européen Global Quality, Clermmont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, Tours (France), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming Systems and egg production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Européen Global Quality, Clermmont-Ferrand, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf aux térsors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Collège pilote, la main à la pâte, Savigné sur Lathan, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours (FR), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, Tours, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominéralisation de la coquille d'oeufs d'oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UE biominéralisation, 2017, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf de poule: un produit de qualité au coeur de notre alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominéralisation de la coquille d'oeufs d'oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UE Biominéralisation, 2016, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf aux trésors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Action de développement professionnel (Le cycle de formation de l'oeuf, la formation de la coquille, la blanc, la coquille et leurs propriétés, Orientation des recherches en cours et enjeux de ses constituants.), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Recherche Physiopathologies- UE analyse des génomes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Recherche physiopathologies-UE analyse des génomes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominéralisation de la coquille d'oeufs d'oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UE Biominéralisation, 2015, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut-débit pour l'identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Recherche physiopathologies-UE Analyse des génomes, 2014, 81 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Radio campus: Emission la méridienne de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOËL GAUTRON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherches INRAE, Biologie de l'œuf et biominéralisation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7800-0578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186279590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BiographieJe suis directeur de recherche à l'INRAe (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement) en France. Je suis chercheur à l'unité de recherche Biologie Aviaire & Aviculture (UMR-BOA) en collaboration avec l'Université de Tours. L'UMR BOA mène des recherches intégrées sur la biologie des oiseaux, du niveau moléculaire à celui de l'animal dans son environnement. Son objectif est de produire des connaissances dans les domaines de la physiologie et de la génétique et de contribuer au développement de systèmes d'élevage durables. Je suis co-responsable de l'équipe &amp;quot;Défenses de l'œuf, valorisation, évolution&amp;quot;. Mes recherches portent sur la biochimie et la biologie moléculaire liées à la formation des œufs et à leurs qualités. J'ai travaillé sur la formation de la coquille d'œuf et l'identification des protéines dans la matrice organique de la coquille d'œuf, impliquées dans le processus de calcification et j'ai coordonné plusieurs programmes de recherche nationaux et internationaux. Mes recherches portent également sur les méthodologies à haut débit utilisées pour identifier et caractériser les activités biologiques liées aux défenses naturelles des œufs. J'ai une une bonne connaissance des modes de productions et de la qualité des oeufs. Je suis impliqué dans l'interaction science/société auprès des décideurs publics, des médias et du grand public. et J'ai publié plus de 70 articles dans des revues scientifiques internationales, environ 15 chapitres de livres, et j'ai été invité à présenter mes résultats à plus de 35 congrès et j'ai environ 150 articles de conférence.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural analysis at different scales reveals how organic matrix induces microstructural shifts that enhance its mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodríguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Domínguez-Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Athanasiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. González-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178, pp.244-256. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8264. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de l’élimination des poussins mâles d’un jour : le choix du sexage in ovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7453. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chick'Tip : Un monitoring précoce de la qualité des poussins pour une production avicole plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schrieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Production factors affecting the quality of chicken table eggs and egg products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100425. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Avian Eggshell Biomineralization Protein Toolkit – New Insights From Multi-Omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.672433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell biomineralization: an update on its structure, mineralogy and protein tool kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Molecular and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12860-021-00350-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: What are the challenges facing the table egg industry in the next decades and what can be done to address them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G.H. van de Braak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Dunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian uterine fluid proteome: exosomes and biological processes potentially involved in sperm survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, acceptée (4), Acceptée. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.23333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell formation reveals a new paradigm for vertebrate mineralization via vesicular amorphous calcium carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 295 (47), pp.15853-15869. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA120.014542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.106407. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased expression of fibroblast growth factor 23 is the signature of a deteriorated Ca/P balance in ageing laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piketty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78106-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of uterine fluid of fertile and subfertile hens before and after insemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (4), pp.335-356. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2019.103511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics analysis of avian eggshell matrix proteins: Toward new advances on biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (13), 2 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201900120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glycoproteins EDIL3 and MFGE8 regulate vesicle - mediated eggshell calcification in a new model for avian biomineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (40), pp.14526-14545. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA119.009799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of calcium addition on calcined brick clay based geopolymers: A thermal and FTIR spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152, pp.794 - 803. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silicate solution preparation on geomaterials based on brick clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471, pp.110 - 119. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding avian egg cuticle formation in the oviduct: a study of its origin and deposition†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter W. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceara S. Suther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Icken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/iox070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.120-132. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying specific proteins involved in eggshell membrane formation using gene expression analysis and bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Rose-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous calcium carbonate controls avian eggshell mineralization: A new paradigm for understanding rapid eggshell calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (3), pp.291-303. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during the primary events of mineralisation and the active calcification phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126, pp.140-154. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2015.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The family secrets of avian egg-specific ovalbumin and its related proteins Y and X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.130856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken eggshell matrix proteins during the primary events of eggshell mineralization and the active growth phase of shell calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.430-436. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics and bioinformatic analysis provide new insight into protein function during avian eggshell biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.178-193. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de la qualité des produits animaux : enjeux et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data set for the proteomic inventory and quantitative analysis of chicken uterine fluid during eggshell biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.65-69. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional NMR Structure of Hen Egg Gallin (Chicken Ovodefensin) Reveals a New Variation of the β-Defensin Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.507046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the supply of minerals or in the shell mineralization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, 17 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Slugocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (24), pp.17285-95. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.469759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in understanding and assessment of egg and egg product quality over the last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Ketelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.414-429. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933913000408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eggshell: structure, composition and mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.1266-1280. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2741/3985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of proteases and antiproteases in the liver of sexually mature hens in relation to vitellogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, 14 p. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ion transporters for mineralisation precursors of the avian eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, 17 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6793-12-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex- and tissue-specific expression of “similar to nothepsin” and cathepsin D in relation to egg yolk formation in Gallus gallus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (9), pp.2288-93. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2011-01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-36 and other LBP/BPI/PLUNC-like proteins as molecular actors of the mechanisms of the avian egg natural defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (4), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST0390971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial potential of egg Yolk ovoinhibitor, a multidomain Kazal-like inhibitor of chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Attucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (23), pp.12368-12374. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf203339t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des techniques à haut débit (protéomique et transcriptomique) dans l'identification et la caractérisation fonctionnelle des protéines de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of avian beta-defensin 11, an antimicrobial peptide of the hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Derache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (10), pp.4401-4408. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00204-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling to identify eggshell proteins involved in physical defense of the chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (57), 19 p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of matrix proteins in eggshell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (3), pp.208-219. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2141/jpsa.009122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, propriétés et minéralisation de la coquille de l'œuf : rôle de la matrice organique dans le contrôle de sa fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes an egg unique? Clues from evolutionary scenarios of egg-specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (6), pp.893-900. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.110.085019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in eggshell organic matrix genes are associated with eggshell quality measurements in pedigree Rhode Island Red hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.110-114. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01794.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of the precursor of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (15), pp.6294-6303. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8003948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of some active proteins in the process of hen eggshell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (12), pp.4330-4339. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800786s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of repeatability and heritability of egg albumen antimicrobial activity and of lysozyme and ovotransferrin concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (5), pp.559-566. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660701592367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (01), pp.82-90. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933907001298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant eggshell ovocalyxin-32 : expression, purification and biological activity of the glutathione S-transferase fusion protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wellman-Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.172-177. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités biologiques de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of Ovocalyxin-36, a Novel Chicken Eggshell Protein Related to Lipopolysaccharide-binding Proteins, Bactericidal Permeability-increasing Proteins, and Plunc Family Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emi Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 282 (8), pp.5273-5286. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M610294200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ELISA for quantifying lysozyme in hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.2379-2385. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf048692o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in eggshell mechanical properties, crystallographic texture and in matrix proteins induced by moult in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (3), pp.268-279. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500065425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex ratios in mule duck embryos at various stages of incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florene Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 61 (2-3), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0093-691x(03)00208-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell mineralization: biochemical and functional characterization of matrix protéins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.549-562. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of ovocalyxin-32, a novel eggshell matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connective Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide-linked heterodimeric clusterin is a component of the chicken eggshell matrix and egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.397-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the anti-microbial activity of hen egg white.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.791-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of HEP21, a new member of the uPAR/Ly6 protein superfamily predominantly expressed in hen egg white</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.242-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and functional characterization of eggshell matrix proteins in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57, pp.401-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-32, a novel chicken eggshell matrix protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276 (42), pp.39243-39252. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M104543200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovotransferrin is a matrix protein of the hen eggshell membranes and basal calcified layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boldicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connective Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (4), pp.255-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of avian uterine fluid on the growth behavior of calcite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dominguez-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.901-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and localization of lysozyme as a component of eggshell membranes and eggshell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.443-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and quantification by ELISA of eggshell organic matrix proteins (Ovocleidin-17, Ovalbumin, Ovotransferrin) in shell from young and old hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boldicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.580-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation de la coquille de l'oeuf et améliorer l'efficacité de ce système de protection naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matrix composition and ultrastructure of eggshell: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.240-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of eggshell formation in guinea fowl: Kinetics of shell deposition, uterine protein secretion and uterine histology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.632-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and ultrastructural localization of the core protein of an eggshell matrix proteoglycan, ovocleidin-116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles P. W. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (46), pp.32915-32923. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.46.32915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursor matrix proteins in the uterine fluid change with stages of eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connective Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble matrix of hen's eggshell extracts changes in vitro the rate of calcium carbonate precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37, pp.853-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble proteins of the avian eggshell matrix and of the uterine fluid : characterisation and involvement in shell mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut océanographique [Monaco]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14, pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium solubilization and retention in the gastrointestinal tract in chicks ( Gallus domesticus) as a function of gastric acid secretion inhibition and of calcium carbonate particle size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guinotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumarmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 73, pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric acid secretion in the chicken: effect of histamine H2 antagonists and H+/K+-ATPase inhibitors on gastro-intestinal pH and of sexual maturity calcium carbonate level and particle size on proventricular H+/K+ ATPase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guinotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumarmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peranzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 106A (2), pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de frittés et de films d'oxyde de titane en présence d'atmosphères gazeuses, hors équilibre thermodynamique, en régime stationnaire ; application aux capteurs résistifs d'oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jerisian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (4), pp.679-699. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1992153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitening of brown shelled eggs : individual variation and relationships with age, fearfulness, oviposition interval and stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zawadski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 32, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses transitoires de films de TiO 2, capteurs résistifs du gaz oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jérisian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (7), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1991186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whitening of brown-shelled eggs : mineral composition of uterine fluid and rate of protoporphyrin deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 70, pp.1236-1245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RELATIONS ENTRE LES ACTIVATEURS DU PLASMINOGENE ET LES CAPACITES REGENERATIVES DU MUSCLE SQUELETTIQUE DU RAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frisdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hantai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anglès-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Suppl), pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of calcium carbonate precipitation by constituent parts of uterine fluid and egg cuticle in the domestic fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcified Tissue International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 41 (2), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperphosphataemia in histamine injected laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Cabrera-Saadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sauveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 86C (2), pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avances recientes en la formación y calidad de la cáscara de los huevos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutreco technical days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nutreco Trow nutrition, Feb 2025, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of bone architecture and the organic matrix-mineral interface at micro and nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Geochemical Society, Aug 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal disorder in laying hens: a study at macro and microscale of hen bone structure and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mineralogical Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mineralogical Union, Aug 2024, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling age-related decline in laying hen bone and eggshell quality: a study from macro to nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Scientific Symposium on Poultry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish branch of WPSA, Sep 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding eggshell formation to maintain its quality in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life sciences today for tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iasi university life of sciences, Oct 2024, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of genes involved in calcium and phosphorus homeostasis in hen's kidney: effects of sexual maturity and PO stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Palussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered bone health in laying hens is associated with FGF23 overexpression in the medullary bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Aug 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of the molecular pathways underlying the alteration of calcium metabolism in hens at the end of lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesse Piketty Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress - webminar on Egg Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Nov 2021, On Line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ovosexage en Europe : état des lieux et perspectives éthiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la calcification de la coquille selon différentes sources de vitamine D3 : régulation des transferts de calcium et des protéines de la matrice organique dans l'uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Thoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Folegatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherches Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the challenges that faces the egg in the next decade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Forum on In Ovo sexing technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPASA Italian Branch, May 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on the avian eggshell biomineralization and on involvement of extracellular vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World Poultry Congress (WPC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA French Branch, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe -t-il des marqueurs métaboliques de la qualité de la coquille chez la poule pondeuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative workshop: Avian eggshell biomineralization and innate immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innate immunity in a biomineralized context: trade-offs or synergies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le studium conferences, Mar 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polymorphisms in Protein Coding Genes which affect eggshell quality traits in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar egg quality - World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the challenges that faces the egg in the next decade?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference of the Faculty of Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Life Sciences (IULS), Oct 2021, IASI, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Conference, WG4 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA French Branch, Nov 2021, Digital, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal impact of biomineralization in chicken eggshells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school of biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECTS, Jul 2021, Valbone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative to the culling of male day-old chicks of layer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Interminsiterial Symposium on Alternative to the culling of male day-old chicks of layer lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes candidats de la calcification de la coquille de l’oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées techniques SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on eggshell mineralization and how they can contribute to maintain shell quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 PSA Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association, Jul 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell: A model of calcium carbonate biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell T Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECTS 2020 Digital congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECTS, Oct 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ou la poule ? L'important, c'est ce qu'il y a dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Craquez pour l'oeuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Port Louis, Maurice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de vésicules extracellulaires impliquées dans la biominéralisation de la coquille d’œuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B Rodriguez- Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21 èmes Journées françaises de la biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of extracellular vesicles involved in chicken eggshell biomineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Symposium on biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'oeuf : de la poule au produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du pôle Alimentation. L'oeuf : du symbole à l'assiette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jacques Duclos; Sophie Réhault-Godbert, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physicochimiques et usages gastronomiques de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Eprinchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Pôle Alimentation. L'oeuf : du symbole à l'assiette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Jacques Duclos; Sophie Réhault-Godbert, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organice matrix protein patterns to decipher its exceptional biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées françaises de la biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBTM, Jun 2019, Boulogne sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell structural organization and particular organic matrix protein patterns to decipher its exceptional biomechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of extracellular vesicles involved in the biomineralization of the hen eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Stapane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cezme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf aux trésors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Sciences, Union Européenne, Ville de Tours, Apr 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ou la poule ? L'important, c'est ce qu'il y a dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Oeuf du Pôle Alimentation de l'Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken eggshell quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar on Egg quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feed channel - Adisseo, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Expression of Hen Uterine transcripts at key step of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal expression of hen uterine transcripts at key steps of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of fired brick clay in lightweight wastes based geopolymer aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ICC Clays conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui de l'oeuf ou de la poule ? L'important, c'est ce qu'il y a dans l'oeuf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaucansciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille de l'oeuf : formation, critères de qualité et piste d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Professionnelle de la Poule Pondeuse et de l'Oeuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPO - ITAVI, Dec 2017, Pacé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poule aux oeufs d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village des sciences - INRA Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in calcium carbonate mineralogy and in organic matrix proteins quantified by proteomic analysis during the early stages of egg shell mineralization in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. World's Poultry Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell quality: understanding its formation and controlling its strength in extended production cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Poultry Meeting Trouw nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of calcium carbonate mineralogy during rapid avian eggshell calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazaret Dominguez-Gasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Parvianen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomin 13th International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian eggshell formation: Presence of amorphous calcium carbonate associated with changes in some organic matrix proteins during initiation of mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the minerals for eggshell formation in hens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomin 13th international symposium on biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative proteomics provides new insights into chicken eggshell matrix protein functions during pivotal stages of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Granada, Spain. résumé 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Slugocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Eggmeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de la coquille de l'oeuf de poule : présence d'une phase de carbonate de calcium amorphe et variation associées de protéines de la matrice organique lors de l'initiation de la minéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. World's Poultry Science Association (WPSA). Ecole Nationale Supérieure Agronomique de Toulouse (INPT - ENSAT)., Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggshell biomineralization; Structure, composition and role of the organic matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomineralization short courses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 24 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Spermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Animal Andrology. AUS., Aug 2014, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen uterine gene expression profiling during eggshell formation reveals putative proteins involved in the shell mineralization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, composition and bimomineralization of the eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral precursors for eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées françaises de biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l’activité antimicrobienne de l’œuf et valorisation des œufs clairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Régionale d'Information Pondeuses et Poulettes dans le Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Valence, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective role of mineral and organic precursors on eggshell fabric and modulation of its strength.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on egg quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and quantification of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium of Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Experimental Physics. DEU., Aug 2013, Frieberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of proteins secreted by uterus during initiation, growth and arrest of eggshell biomineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale des professionnels de la poule pondeuse et de l’œuf de consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Pacé, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fluide utérin de Gallus gallus par spectrométrie de masse ''bottom up'' : comparaison de deux lignées de poules et effet de l'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Soutonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel antimicrobial egg proteins and new insights into the regulation of egg innate immunity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th annual convention of the WPSA-Israel Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Jerusalem, Israel. pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités biologiques du jaune d'oeuf : exemple du système protéases/antiprotéases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF). FRA., Mar 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and functional characterization of novel antimicrobial proteins using high-throughput, biochemical and microbial approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banff Egg Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de molécules participant à la protection antimicrobienne de l'œuf par analyse protéomique ou transcriptomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-36 and other LBP/BPI/Plunc- like proteins as molecular actors of the mechanism of the avian egg natural defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins with a BPI/LBP/Plunc-like domain: revisiting the old and characterizing the new</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovoinhibitor: Tissular specificity and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium in Turquey Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). Labo/service de l'auteur, Berlin, INT., Jun 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de la coquille de l’œuf : Caractérisation biochimique et fonctionnelle de sa matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de la société française de la biologie des tissus minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovoinhibiteur : spécificité tissulaire et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene identification coding uterine proteins supplying the minerals for eggshell formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille, un système de protection efficace de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the molecular defence of the chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the antimicrobial potential of hen egg ovoinhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional insights for eggshell matrix proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian antimicrobial peptides in hen reproductive tract and egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Mine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics reveals numerous novel egg proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of novel uterine proteins involved in eggshell formation using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, purification et caractérisation de la beta-defensine aviaire 11 dans l'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of putative functional proteins in chicken eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian beta-defensin 11: Identification, purification and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Magallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of eggshell matrix proteins on the precipitation of calcium carbonate (CaCO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Crystal Growth (ICCG-15) in conjonction with the International Conference on Vapor Growth and Epitaxy and the US Biennial Workshop on Organometallic Vapor Phase Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods (t-test and mixed model) to identify differentially expressed genes between regions of the laying egg oviduct in loop design microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de la métalloprotéase matricielle de type 2 (pro-MMP-2) dans l'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque du groupe thématique "Protéolyse Cellulaire" SFBBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enzymes chez la pondeuse : des bénéfices au-delà de la valeur nutritionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Francesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Geraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of egg antimicrobial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the precursor form of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Belghazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the implication of chicken eggshell matrix proteins in the process of shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Gómez-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angeles Hernandez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Pucon, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling to identify hen egg proteins involved in the egg's natural defences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in eggshell organic matrix genes are associated with eggshell quality measurements in pedigree rhode island red hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovocalyxin-36 is a novel chicken eggshell protein related to lipopolysaccharide-binding proteins (LBP) bactericidal permeability-increasing proteins (BPI), and Plunc family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell matrix proteins and natural defenses of the egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoresis of tsaiya duck eggshell proteins and their cross-reaction with hen's anti-ovocleidin 17 antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of matrix metalloprotease 2 (MMP-2) in unfertilized egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Semilnar Cost 923: Multidisciplinary Hen Egg Reseach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggstell matrix proteins related to anti-bacterial protein families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre portéines de la matrice organique de la coquille et la qualité de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteins involved in natural egg defence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost 923 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the albumen anti-microbial activity of hens' eggs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of 3 new minor hen egg white proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on the Quality of Poultry Meat &amp; 10. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saint Brieuc - Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in the anti-microbial activity of hen egg white.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Spring Meeting of the WPSA French Branch.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sélection de poules produisant des oeufs de meilleure qualité bactériologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Laure Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a t-il une évolution du sex ratio des embryons de canard au cours de l'incubation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Scheller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovotransferrin and lysozyme are constituents of the hen eggshell matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dominguez-Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. García-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of organic matrix and of eggshell ultrastructure in various domestic birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium on the quality of eggs and egg products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle fonctionnel de la matrice organique de la coquille de l'oeuf lors de sa minéralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble matrix proteins of the hen's egg shell delay the precipitation of calcium carbonate in vitro and affect morphology of the crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium européen sur la qualité de l'oeuf et des ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines du fluide utérin: caractérisation et implication dans la minéralisation de la coquille de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium européen sur la qualité de l'oeuf et des ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell quality in extended laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken eggshell quality in the late phase of the laying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes candidats de la calcification de la coquille de l’œuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département Génétique animale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea fowl eggshell quantitative proteomics yield new findings related to its unique structural characteristics and superior mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Symposium on biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell formation: mechanisms of mineralization and impact on calcium homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Granada, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular control of calcium carbonate deposition during eggshell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School on Biomineralization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Granada, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aluminosilicate source and silicate solution on geopoymers based on brick clay materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II European Geopolymer Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OVISPERM : conservation des gamètes mâles dans l'oviducte de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seillac, France. , 97 p., 2016, 29e Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des protéines liant l'héparine sécrétées par l'oviducte de poule dans la fertilité du spermatozoïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of experimental clay mixtures in order to improve the brick clay production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Joussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in hens: comprehensive proteomic analysis of uterine fluid and SST in relation to fertility lenght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the avian UF proteome: exosomes significance and biological processes in regard to eggshell mineralization, immunity and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm storage in female reproductive tract: study of molecules involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic and bioinformatic analysis of avian uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ajaccio, France. , 2015, SMAP 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la β-défensine 11 aviaire (AvBD11) dans l’oeuf de cane (Anas platyrhynchos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Granel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Slugocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive proteomic analysis of Gallus gallus uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz-Augusto Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Scientific Meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Brazilian College of Animal Reproduction, Animal Reproduction, 12 (3), 2015, 31st Scientific Meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of uterine ionic transport proteins involved in providing the mineral materiel for eggshell formation in hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallin is a chicken egg beta-defensin with a narrow antibacterial spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lorient, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell mineralisation: relationship between in situ observations and organic matrix composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up analysis of Gallus gallus uterine fluid: comparison of two lines of hens and effect of artificial insemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Soutonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Proteomics Association Eupa 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013. Scientific Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. Journées de la Recherche Avicole, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et caractérisation des protéines sécrétées par l'utérus lors de l'initiation, de la croissance et de l'arrêt de la minéralisation de la coquille d'oeuf de poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Société Française de Biologie des Tissus Minéralisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poitiers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic approach of the hen's uterus to identify new genes involved in biomineralization of the eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès SFBTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of label free spectral counting to quantify the proteins involved in the various phases of chicken eggshell mineralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans (FRA), France. , 256 p., 2012, JFSM Orléans 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 3. Egg biosynthesis, structure and general composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Yoshinori Mine; Dr. Vincent Guyonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Egg Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2023, 1032156600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate defenses of the avian egg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and hormonal regulation of shell formation: supply of ionic and organic precursors, shell mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro B Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell.T. Hincke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturkie's Avian Physiology. 7th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780128197707 ; 9780323853514. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819770-7.00049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wu J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eggs as Functional Foods and Nutraceuticals for Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.406, 2019, Food Chemistry, Function and Analysis, 978-1-78801-213-3. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781788013833-00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of high-throughput technology to identify new egg components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecules involved in chemical defence of the chicken egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Herve-Grepinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eggshell: structure and protective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rodriguez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nau, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.1-176, 2010, 978-2-7430-1224-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis and structural assembly of eggshell components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Hincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Wellman-Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egg Bioscience and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eggshell matrix proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive egg compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and formation of the eggshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive egg compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of eggshell matrix proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive egg compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraction de protéines et peptides issus du blanc d'oeuf et protéine issue du blanc d'oeuf et leur utilisation comme agent anti-listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Helloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2011151407 A1. 2011, 28 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Documentaire Science on tourne - Volailles d'hier et d'aujourd'hui, le patrimoine au service d’un élevage durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf ou la poule ? L'important est dans l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 5 : Documentaire les oeufs dans le plat. Interview Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Info, le billet sciences. Des scientifiques ont étudié la solidité de la coquille des oeufs de pintade qui sont les plus durs au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France 2 JT 13 h. Les oeufs, comment les choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E=M6 Prime time du 21 mars 2021 spécial agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E=M6, la chimie des aliments, Emission du 01 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Allo Docteurs du 15 mai 2020. Interview en plateau de Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Joël Gautron par Michel Chevalet en direct du salon international de l'agriculture 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de la pintade pour fabriquer une coquille d’œuf extraordinairement résistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mardi de la science : conférence sur le thème de &amp;quot;l’œuf aux trésors-&amp;quot;La coquille, c'est génial!&amp;quot; et &amp;quot;Toujours du neuf chez l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf et ses secrets-Allodocteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSQ - &amp;quot;Bone and eggshell quality&amp;quot; technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hechmi Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ITAVI; INRAE BOA; IPROS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de contrat de Recherche D-Shell 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE-BOA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de l’élimination des poussins mâles : où en est-on dans la mise au point des méthodes de sexage in ovo et des autres alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Académie d'agriculture de France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final Projet Agenavi POLCACAO 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Novogen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu contrat de recherche D-Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE-BOA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, Tours (FR), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems and egg production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Européen Global Quality, Clermont Ferrand (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours (Online), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming systems and egg production: The chicken or the egg dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Européen Global Quality, Clermmont-Ferrand, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, Tours (France), France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming Systems and egg production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Européen Global Quality, Clermmont-Ferrand, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cycle de formation de l'oeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie de la reproduction Département de Biologie Animale et Génétique Faculté des Sciences et Techniques Université de Tours, Tours, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf aux térsors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Collège pilote, la main à la pâte, Savigné sur Lathan, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. M2R physiopathologies. Analyse des génomes: aspects fondamentaux et approches méthodologiques, Tours (FR), France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominéralisation de la coquille d'oeufs d'oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UE biominéralisation, 2017, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf de poule: un produit de qualité au coeur de notre alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuf aux trésors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Action de développement professionnel (Le cycle de formation de l'oeuf, la formation de la coquille, la blanc, la coquille et leurs propriétés, Orientation des recherches en cours et enjeux de ses constituants.), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominéralisation de la coquille d'oeufs d'oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UE Biominéralisation, 2016, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Recherche Physiopathologies- UE analyse des génomes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut débit pour l’identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Recherche physiopathologies-UE analyse des génomes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biominéralisation de la coquille d'oeufs d'oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UE Biominéralisation, 2015, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques à haut-débit pour l'identification des gènes et des protéines impliqués dans un processus physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Recherche physiopathologies-UE Analyse des génomes, 2014, 81 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview Radio campus: Emission la méridienne de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDCC8BD5"/>
+    <w:nsid w:val="2CE28477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-gautron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7800-0578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186279590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dom&#237;nguez-Gasca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Athanasiadou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Stapane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.672433" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stapane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-021-00350-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G.H. van de Braak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014542" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hincke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009799" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01898161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doudeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joussein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.05.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceara S. Suther" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen M. Bain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Icken" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Jones" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/iox070" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01898164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Ketelaere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933913000408" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3985" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hincke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390971" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661283v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.009122" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00204-10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Hincke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.085019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Joseph" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Edmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Wilson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01794.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660767v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8003948" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZLS8JD73-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667482v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800786s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Laure Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701592367" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05509024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Murayama" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Mckee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610294200" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xing" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wellman-Labadie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048692o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.H. Ahmed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500065425" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florene Batellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Scheller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0093-691x(03)00208-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97J1KDZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677433v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.08.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mckee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panheleux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panheleux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104543200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boldicke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Ruiz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693633v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689601v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez-Vera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Fernandez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morales" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694280v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. W. Tsang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Mckee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.46.32915" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Solomon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701674v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701653v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinotte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumarmon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jerisian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loup" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992153" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C2182DF7DD8F70DB47D022778BC59FAA69767B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248654v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;risian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991186" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB25DCA2DE4E7315A5270EE6A2E0A0BBCD0D966D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701928v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angl&#232;s-Cano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721200v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cabrera-Saadoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sauveur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304181v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tattiana Enrich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mac&#237;as S&#225;nchez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro &#193;lvarez Lloret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez Navarro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965048v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965029v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217128v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boinet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Folegatti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605425v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217213v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217301v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626477v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217230v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254689v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663456v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254671v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254679v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625935v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B Rodriguez- Navarro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625018v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625040v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eprinchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737880v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734826v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626463v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893511v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735455v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625767v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740924v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742141v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Parvianen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793046v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741027v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809269v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744556v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745100v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744713v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hincke" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751315v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751577v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758202v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mckee" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752258v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753441v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757962v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754060v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755694v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752979v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750713v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756540v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755661v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mori" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755392v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Dunn" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755400v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754068v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hsiao" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Jiang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757667v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752649v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751278v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762529v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murayama" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764462v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760222v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764135v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762457v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828803v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760897v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayman" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761084v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767602v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766498v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774444v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Solomon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774543v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773401v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605585v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605588v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Hou" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885682v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841756v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467796v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819770-7.00049-9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805911v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808281v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810747v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821053v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wellman-Labadie" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820609v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/11117.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820068v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/12366.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820488v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/10255.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810703v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215534v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217341v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627968v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627933v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627954v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627945v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627976v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627990v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627997v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556930v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624734v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809462v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218514v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218458v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254695v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218435v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217903v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218063v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218055v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217892v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217814v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217878v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217790v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218045v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217864v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217782v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626060v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217854v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218032v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788200v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888834v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798816v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800088v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794726v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795000v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795700v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794996v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222319v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-gautron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7800-0578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186279590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Rodr&#237;guez-Navarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dom&#237;nguez-Gasca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Athanasiadou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez-Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Stapane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.672433" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stapane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12860-021-00350-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G.H. van de Braak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100282" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Riou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Augusto Cordeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014542" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0079" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2019.103511" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201900120" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hincke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009799" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01898164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doudeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joussein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01898161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.05.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceara S. Suther" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen M. Bain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Icken" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/iox070" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601560v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2015.06.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Du" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2013-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.04.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.05.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.09.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2014.09.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-220" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209455v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Ketelaere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933913000408" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/3985" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6793-12-10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129577v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hincke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390971" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00204-10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661283v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2141/jpsa.009122" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Hincke" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Morales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.085019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Joseph" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Edmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Wilson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01794.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660767v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8003948" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZLS8JD73-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667482v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800786s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Laure Vidal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660701592367" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657313v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wellman-Labadie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05509024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Murayama" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Mckee" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610294200" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048692o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.H. Ahmed" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500065425" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florene Batellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Scheller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0093-691x(03)00208-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97J1KDZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677433v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.08.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panheleux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mckee" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675218v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bajari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672838v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin-Dubiard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panheleux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104543200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boldicke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dominguez-Vera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Ruiz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693633v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Fernandez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morales" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694280v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. W. Tsang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Mckee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.46.32915" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Solomon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701674v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701653v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinotte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumarmon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peranzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jerisian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loup" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992153" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C2182DF7DD8F70DB47D022778BC59FAA69767B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701928v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248654v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#233;risian" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991186" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB25DCA2DE4E7315A5270EE6A2E0A0BBCD0D966D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zawadzki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frisdal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angl&#232;s-Cano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721200v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cabrera-Saadoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sauveur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965048v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tattiana Enrich" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mac&#237;as S&#225;nchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro &#193;lvarez Lloret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304210v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965029v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605425v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217128v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Folegatti" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217213v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217301v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254689v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464745v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626477v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217230v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663456v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625920v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489788v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254671v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254679v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625935v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B Rodriguez- Navarro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737880v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625018v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625040v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eprinchard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254659v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734825v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734826v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626463v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733493v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733489v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893511v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peyne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735455v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625767v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742876v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Dominguez-Gasca" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739212v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740924v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742141v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Parvianen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738484v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738481v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741083v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740084v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738852v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740279v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793046v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738618v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739248v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741027v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738600v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809269v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744748v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747442v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749802v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744556v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745100v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744713v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hincke" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751315v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751577v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758202v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Navarro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mckee" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752258v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753441v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757962v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755694v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754060v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752979v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755661v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mori" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesch" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750713v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756540v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755392v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime G&#243;mez-Morales" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Hernandez-Hernandez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Dunn" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755400v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757667v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752649v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754068v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hsiao" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Lin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Jiang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751278v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762529v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murayama" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764462v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760222v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764135v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762457v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828803v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760897v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayman" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761084v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767602v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766498v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774444v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Solomon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774543v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773401v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489659v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Philippe" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737797v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605585v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605588v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Hou" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885682v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605263v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602196v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841756v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossignol" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608737v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739803v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738695v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740039v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741984v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sun" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738844v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745845v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749889v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805515v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804011v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745304v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467796v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819770-7.00049-9" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808281v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805911v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810747v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821053v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wellman-Labadie" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820609v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/11117.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820488v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/10255.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820068v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/12366.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810703v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215534v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217341v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627968v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627933v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627945v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627954v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627976v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627997v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627990v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556930v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624734v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809462v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218514v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218458v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254695v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218484v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218435v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217903v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218063v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218055v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217892v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217814v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217878v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217790v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218045v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217864v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217782v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218032v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626060v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217854v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788200v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888834v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800088v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798816v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794726v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795000v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795700v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794996v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222319v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>