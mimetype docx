--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -208,412 +208,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les Américains pauvres ne votent pas à droite, ou what's the matter with Thomas Frank ?</w:t>
+                <w:t xml:space="preserve">Un homme, deux voix. Le vote par procuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01056935v1</w:t>
+                <w:t xml:space="preserve">halshs-00945233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme, deux voix. Le vote par procuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contextualiser sans faire de l'espace un facteur autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00945233v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01056933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser sans faire de l'espace un facteur autonome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers des convergences interdisciplinaires dans le champ des études électorales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.00. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3066⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01056933v1</w:t>
+                <w:t xml:space="preserve">halshs-01056934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des convergences interdisciplinaires dans le champ des études électorales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les Américains pauvres ne votent pas à droite, ou what's the matter with Thomas Frank ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01056934v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01056935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte et le sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les territoires du vote</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politologue, le journaliste et l'électeur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -720,51 +720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser le ''vote agricole''.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -834,51 +834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et diffuser de l’information électorale au niveau des bureaux de vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,441 +897,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01588887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau &amp;quot; FN, vieille carte électorale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Front National vote and its sectorial support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00849332v1</w:t>
+                <w:t xml:space="preserve">halshs-00861115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une ANES à la française, contextuelle et multiniveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le vote des agriculteurs dans l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès de l'Association française de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Le Tableau politique de la France de l’Ouest d’André Siegfried, 100 ans après. Héritages et postérités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités de Caen; Universités de Rouen; Universités de Paris-Ouest Nanterre, Jun 2013, Centre Culturel International de Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00851718v1</w:t>
+                <w:t xml:space="preserve">halshs-03872350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Front National vote and its sectorial support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Éléments quantitatifs sur la dimension spatiale des effets électoraux des inégalités sociales dans les mondes périurbains français (2007-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR General Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00861115v1</w:t>
+                <w:t xml:space="preserve">halshs-00859598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vote des agriculteurs dans l’Ouest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nouveau &amp;quot; FN, vieille carte électorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le Tableau politique de la France de l’Ouest d’André Siegfried, 100 ans après. Héritages et postérités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universités de Caen; Universités de Rouen; Universités de Paris-Ouest Nanterre, Jun 2013, Centre Culturel International de Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03872350v1</w:t>
+                <w:t xml:space="preserve">halshs-00849332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments quantitatifs sur la dimension spatiale des effets électoraux des inégalités sociales dans les mondes périurbains français (2007-2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pour une ANES à la française, contextuelle et multiniveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">12e congrès de l'Association française de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859598v1</w:t>
+                <w:t xml:space="preserve">halshs-00851718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2007-2012 : Retour sur l'ouvrage Droit(es) Aux Urnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Etudes Electorales du Séminaire du laboratoire ERMES, Université de Nice-Sophia-Antipolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1356,64 +1356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de multiplier les échelles d'analyse dans les études électorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 Biennale de géographie - Géopoint 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.159-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1438,64 +1438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction/problématique de la section thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique, Section thématique 34 : "Géographie et sociologie électorales : duel ou duo ? Actualité et devenir d'une concurrence/collaboration scientifique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1514,333 +1514,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there such a thing as extreme-right voters?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La psychologie de la sociologie électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication aux journées d'étude « Movements and ideas of the extreme-right in Europe: Positions and continuity »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Nordeuropa-Institute, Humbold University, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'étude "De l'être humain : philosophie, psychologie, sociologie morales 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Cap Hornu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422077v1</w:t>
+                <w:t xml:space="preserve">halshs-00448663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electoral competition and turnout level. A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is there such a thing as extreme-right voters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à l'Annual meeting de l'American Political Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">communication aux journées d'étude « Movements and ideas of the extreme-right in Europe: Positions and continuity »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Nordeuropa-Institute, Humbold University, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422084v1</w:t>
+                <w:t xml:space="preserve">halshs-00422077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appréhender la « naissance électorale » d'un parti ? Le cas du Front national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electoral competition and turnout level. A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de science politique, ST 7 : « Naissance et mort des partis politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">communication à l'Annual meeting de l'American Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422078v1</w:t>
+                <w:t xml:space="preserve">halshs-00422084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie de la sociologie électorale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment appréhender la « naissance électorale » d'un parti ? Le cas du Front national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude "De l'être humain : philosophie, psychologie, sociologie morales 2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Cap Hornu, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique, ST 7 : « Naissance et mort des partis politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448663v1</w:t>
+                <w:t xml:space="preserve">halshs-00422078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse écologique, modèles multi-niveaux et sociologie électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de science politique, session commune aux ST 5 : « Etudier les comportements électoraux. Bilan de la recherche francophone » et ST 13 : « Variables, Individus, Contextes. Comment observer et analyser leurs interactions ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1878,51 +1878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux blogs dans une activité de recherche. Deux expériences en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils informatiques pour les historien(ne)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franziska Heimburger; Émilien Ruiz, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche configurationnelle du vote pour le Front national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication à la journée d'étude « L'importance du niveau ‘méso' dans l'étude du succès de l'extrême droite », UPJV-CURAPP-Université d'Anvers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2010,661 +2010,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie électorale quantitative face à l'électeur rural. Réflexions méthodologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le politologue, le journaliste et l'électeur. Le référendum français sur le Traité constitutionnel européen du 29 mai 2005 au prisme des analyses journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mayance</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication présentée au colloque « Battre campagne. Les élections municipales en milieu rural » organisé par Aurélia Troupel et Sylvain Barone, CEPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">communication au quatrième congrès de l'ABSP-CF, atelier 5 : « Science politique et actualité : quelles méthodes ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422174v1</w:t>
+                <w:t xml:space="preserve">halshs-00422172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la justification à l'oubli. La science électorale et la psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au colloque international AFSP/CEVIPOF/INRA/CIHEAM, « Les mondes agricoles en politique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">communication à la journée d'études « Vies et morts des productions savantes : comment étudier sociologiquement la carrière des références théoriques ? », organisée par Nicolas Belorgey, Frédéric Chateigner, Matthieu Hauchecorne et Etienne Penissat, CMH-ETT-ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422170v1</w:t>
+                <w:t xml:space="preserve">halshs-00422176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie politique du Châtillonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Sciences sociales en pratiques : les mondes ruraux », organisé par Ivan Bruneau, Julian Mischi et Nicolas Renahy, MSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">communication au colloque international AFSP/CEVIPOF/INRA/CIHEAM, « Les mondes agricoles en politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422271v1</w:t>
+                <w:t xml:space="preserve">halshs-00422170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politologue, le journaliste et l'électeur. Le référendum français sur le Traité constitutionnel européen du 29 mai 2005 au prisme des analyses journalistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographie politique du Châtillonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au quatrième congrès de l'ABSP-CF, atelier 5 : « Science politique et actualité : quelles méthodes ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Louvain-la-Neuve, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Sciences sociales en pratiques : les mondes ruraux », organisé par Ivan Bruneau, Julian Mischi et Nicolas Renahy, MSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422172v1</w:t>
+                <w:t xml:space="preserve">halshs-00422271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la justification à l'oubli. La science électorale et la psychologie sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la métaphore spatiale à la métaphore territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la journée d'études « Vies et morts des productions savantes : comment étudier sociologiquement la carrière des références théoriques ? », organisée par Nicolas Belorgey, Frédéric Chateigner, Matthieu Hauchecorne et Etienne Penissat, CMH-ETT-ENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">Journée d'études « Droite-gauche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nanterre, Université Paris 10, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422176v1</w:t>
+                <w:t xml:space="preserve">halshs-00422167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la métaphore spatiale à la métaphore territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Class, religion and vote in contemporary France. An ecological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études « Droite-gauche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nanterre, Université Paris 10, France</w:t>
+              <w:t xml:space="preserve">communication au premier Forum de sociologie de l'ISA, RC 18 (Political Sociology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422167v1</w:t>
+                <w:t xml:space="preserve">halshs-00422163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class, religion and vote in contemporary France. An ecological analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">French electoral sociology and social psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au premier Forum de sociologie de l'ISA, RC 18 (Political Sociology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">communication à la 2nd ECPR Graduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422163v1</w:t>
+                <w:t xml:space="preserve">halshs-00422166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French electoral sociology and social psychology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La sociologie électorale quantitative face à l'électeur rural. Réflexions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication à la 2nd ECPR Graduate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">communication présentée au colloque « Battre campagne. Les élections municipales en milieu rural » organisé par Aurélia Troupel et Sylvain Barone, CEPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422166v1</w:t>
+                <w:t xml:space="preserve">halshs-00422174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vote « dépolitisé » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire commun CSPC IREMAM « Politisation, dépolitisation, repolitisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser le ‘‘vote agricole''.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2803,51 +2803,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit(es) aux urnes en région PACA !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,402 +2904,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le web politique au lendemain des attentats de Charlie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le défi Charlie. Les médias à l’épreuve des attentats de janvier 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lemieux, pp.251-256, 2016</w:t>
+              <w:t xml:space="preserve">Le Front national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-212-56277-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773503v1</w:t>
+                <w:t xml:space="preserve">halshs-01381096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le web politique au lendemain des attentats de Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Front national</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-212-56277-4</w:t>
+              <w:t xml:space="preserve">Le défi Charlie. Les médias à l’épreuve des attentats de janvier 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lemieux, pp.251-256, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01381096v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Front National and the new politics of the rural in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le changement dans la continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dirk Strijker; Gerrit Voerman; Ida J. Terluin. </w:t>
+              <w:t xml:space="preserve">Sylvain Crépon; Alexandre Dézé; Nonna Mayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural protest groups and populist political parties</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d'un parti politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, 2015, 978-2-7246-1810-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01245081v1</w:t>
+                <w:t xml:space="preserve">halshs-01226631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement dans la continuité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Front National and the new politics of the rural in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Crépon; Alexandre Dézé; Nonna Mayer. </w:t>
+              <w:t xml:space="preserve">Dirk Strijker; Gerrit Voerman; Ida J. Terluin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d'un parti politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rural protest groups and populist political parties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2015, 9789086862597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-807-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226631v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Front national en Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Delwit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Front national. Mutations de l'extrême droite française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.191-209, 2012, Science politique</w:t>
@@ -3322,229 +3322,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse écologique des votes et mondes ruraux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aurélia Troupel et Sylvain Barone. </w:t>
+              <w:t xml:space="preserve">Nonna Mayer, Pierre Muller, Bertrand Hervieu, Jacques Rémy, François Purseigle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Battre campagne. Les élections municipales en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.27-46, 2010, Logiques politiques</w:t>
+              <w:t xml:space="preserve">Les mondes agricoles en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.193-216, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448720v1</w:t>
+                <w:t xml:space="preserve">halshs-00641449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse écologique des votes et mondes ruraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nonna Mayer, Pierre Muller, Bertrand Hervieu, Jacques Rémy, François Purseigle. </w:t>
+              <w:t xml:space="preserve">Aurélia Troupel et Sylvain Barone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes agricoles en politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.193-216, 2010</w:t>
+              <w:t xml:space="preserve">Battre campagne. Les élections municipales en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.27-46, 2010, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00641449v1</w:t>
+                <w:t xml:space="preserve">halshs-00448720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACA : des mondes ruraux à contre-courant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sont les électeurs du Front national devenus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Gombin et Pierre Mayance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit(es) aux urnes en PACA ! L'élection présidentielle de 2007 en région Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.139-181, 2009, Cahiers politiques</w:t>
@@ -3659,51 +3659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-scriptum. Pour une étude des configurations politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3745,51 +3745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : l'espace politique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,51 +3863,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements électoraux en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4015,51 +4015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79858A3B"/>
+    <w:nsid w:val="13504E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4246,51 +4246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-gombin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9459-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117244821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421681v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-gombin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9459-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117244821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421681v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>