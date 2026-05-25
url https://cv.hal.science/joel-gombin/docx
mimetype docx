--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -3322,199 +3322,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
+                <w:t xml:space="preserve">Analyse écologique des votes et mondes ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nonna Mayer, Pierre Muller, Bertrand Hervieu, Jacques Rémy, François Purseigle. </w:t>
+              <w:t xml:space="preserve">Aurélia Troupel et Sylvain Barone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes agricoles en politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.193-216, 2010</w:t>
+              <w:t xml:space="preserve">Battre campagne. Les élections municipales en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.27-46, 2010, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00641449v1</w:t>
+                <w:t xml:space="preserve">halshs-00448720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse écologique des votes et mondes ruraux.</w:t>
+                <w:t xml:space="preserve">Tous conservateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aurélia Troupel et Sylvain Barone. </w:t>
+              <w:t xml:space="preserve">Nonna Mayer, Pierre Muller, Bertrand Hervieu, Jacques Rémy, François Purseigle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Battre campagne. Les élections municipales en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.27-46, 2010, Logiques politiques</w:t>
+              <w:t xml:space="preserve">Les mondes agricoles en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.193-216, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00448720v1</w:t>
+                <w:t xml:space="preserve">halshs-00641449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACA : des mondes ruraux à contre-courant ?</w:t>
               </w:r>
@@ -4015,51 +4015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13504E83"/>
+    <w:nsid w:val="74BF3DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4246,51 +4246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-gombin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9459-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117244821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421681v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-gombin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9459-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117244821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421681v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ivaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-807-0_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>