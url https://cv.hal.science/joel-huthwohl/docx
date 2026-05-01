--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -66,383 +66,540 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des metteuses en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Huthwohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Candiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024/2, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pappa</w:t>
+                <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd LIBER Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Library and Information Centre of the Hungarian Academy of Sciences (MTA KIK) in Budapest, Hungary, Jul 2023, Budapest, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36820/LIBER.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a database for a classical theatrical chatbot, in: Open and Truster : Reassessing research library values.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Berenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pappa</w:t>
+                <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd LIBER Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemercier de Neuville, de la bohème littéraire aux pièces pour marionnettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque international PuppetPlays : L’écriture littéraire pour marionnettes en Europe de l’Ouest (17e-21e siècles) / Literary writing for puppets and marionettes in Western Europe (17th–21st centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PuppetPlays (ERC-GA 835193), Oct 2021, Montpellier, Université Paul-Valéry Montpellier 3, Site Saint Charles 1, Salle colloque 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -452,147 +609,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LITTE_BOT, un robot conversationnel pour dialoguer avec des œuvres littéraires, des personnages ou leur auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Berenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hutwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -602,306 +759,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Decobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibliothèque nationale de France; Comédie-Française; Opéra national de Paris, 2022, 978-2-7177-2857-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jouvet : artisan de la scène, penseur du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mascarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deuxième époque, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marionnette: objet d'histoire, oeuvre d'art, objet de civilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dufrêne, Thierry and Huthwohl, Joël. L'Entretemps, 2014, 978-2-35539-195-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -911,874 +1068,874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notation du travail théâtral regard vers le passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notation du travail théâtral : du manuscrit au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lansman, 2016, 978-2-8071-0114-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métier : inventeur de costumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christian Lacroix &amp; les arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d’histoire de l’art, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braque et la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Braque, 1882-1963 : [exposition], Paris, Grand Palais, Galeries nationales, 16 septembre 2013-6 janvier 2014, Houston, The Museum of fine arts, 16 février-11 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. de la RMN-Grand Palais, pp.138-149, 2013, 978-2-7118-6052-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre dans un fauteuil. Matériel de scène et distributions pour la création des pièces de Nivelle de La Chaussée à la Comédie-Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marchand, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.389-396, 2012, 978-2-84050-826-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocteau entre Picasso et Chanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les insolites, formes et matières des costumes de scène : [exposition, Moulins, Centre national du costume de scène et de la scénographie, 29 janvier-15 mai 2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national du costume de scène; Gourcuff Gradenigo, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Sardou dans les collections de la Comédie-Française et de la Bibliothèque nationale de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suites biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Victorien Sardou : le théâtre et les arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-204, 2010</w:t>
+              <w:t xml:space="preserve">Jean-Louis Barrault, une vie pour le théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364776v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suites biographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Victorien Sardou dans les collections de la Comédie-Française et de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Louis Barrault, une vie pour le théâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2010</w:t>
+              <w:t xml:space="preserve">Victorien Sardou : le théâtre et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364775v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Odéon sous le second Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les spectacles sous le Second Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Colin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bas les Bourbons ! Vive Beauvallet. Les interprètes de Corneille à la Comédie-Française (1826-1842)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corneille des romantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications des Universités de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-179, 2006, ISBN 978-2-87775-412-5. - ISBN 2-87775-412-X (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel et la Comédie-Française ou la naissance du système directorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rachel, une vie pour le théâtre 1821-1858</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Biro, pp.25-39, 2004, ISBN 2-913391-22-2 (Musée d'art et d'histoire du judaïsme). - ISBN 2-87660-389-6 (A. Biro) (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêt sur image-La Troupe de la Comédie-Française en 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur scène en 1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, Musée d'Evreux, pp.53-69, 2003, 2-85056-614-4 (rel.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le répertoire des deux théâtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Châtelet à Beaubourg : 15 siècles d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Action artistique de la Ville de Paris, pp.174-184, 1997, 2-905118-92-X (rel.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1788,91 +1945,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La robe de Juliette – Une création de Jean Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1882,794 +2039,794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits d'union : transmettre le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Attoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École de création, école de la vie. Chez Jacques Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Arts du mime (40), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de festivals. Entretien avec Peter Bu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Arts du mime (40), pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comédie du muscle. Entretien avec Claire Heggen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Arts du mime (40), pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et constitution d'un patrimoine spécifique des arts du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (4), pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cid à la Comédie-Française : décors et interprètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006-1, pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sociétaire sans honoraires », Sacha Guitry et les acteurs de la Comédie-Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.97-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/doublejeu.1900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demandez le programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5, pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire du TNP à Villeurbanne, entretien avec Michel Bataillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et ressources sur les arts du spectacle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Huthwohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1998-4, pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2816,51 +2973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huthwohl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36820/LIBER.2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370406v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hutwohl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decobert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sanjuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mascarau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Riviere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/1390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Attoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lecoq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heggen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1900" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172942v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Huthwohl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sanjuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deliquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Candiard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Filippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Berenguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36820/LIBER.2023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hutwohl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decobert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mascarau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Riviere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01650340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04364774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/purh/1390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Attoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lecoq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heggen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1900" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172957v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>