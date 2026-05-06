--- v0 (2026-04-13)
+++ v1 (2026-05-06)
@@ -3748,347 +3748,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band laser emission and optical mode-locking of a Fabry-Perot laser formed between two linearly chirped fiber Bragg gratings</w:t>
+                <w:t xml:space="preserve">Design of Bragg gratings having negative group time delay for continuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Grigore Iordachescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xunqui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, San Francisco (CA), United States. pp.0E, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.906793⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.909194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684730v1</w:t>
+                <w:t xml:space="preserve">hal-00684727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser semiconducteur à verrouillage de modes pour la génération de peignes de fréquence THz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad-band laser emission and optical mode-locking of a Fabry-Perot laser formed between two linearly chirped fiber Bragg gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Grigore Iordachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xunqui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club IEMN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco (CA), United States. pp.0E, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.906793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731231v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bragg gratings having negative group time delay for continuum generation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser semiconducteur à verrouillage de modes pour la génération de peignes de fréquence THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée du Club IEMN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.909194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684727v1</w:t>
+                <w:t xml:space="preserve">hal-00731231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Power Mode Locked Quantum Dash 1.5 μm Laser With Asymmetrical Cladding</w:t>
               </w:r>
@@ -5119,51 +5119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of negative Group Time Delay Bragg Gratings for Continuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Grigore Iordachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xunqui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5204,261 +5204,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of a novel bandpass fiber filter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal dissipation in a laser and semiconductor optical amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Abner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Choffla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
+                <w:t xml:space="preserve">Claire-Astrid Paepegaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Mheidly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.853647⟩</w:t>
+              <w:t xml:space="preserve">SPIE/COS Photonics Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Beijing, China. pp.0I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.870601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483616v1</w:t>
+                <w:t xml:space="preserve">hal-00548940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal dissipation in a laser and semiconductor optical amplifier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation analysis of a novel bandpass fiber filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xunqui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinda Mheidly</w:t>
+                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE/COS Photonics Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Beijing, China. pp.0I, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bruxelles, Belgium. pp.771715-1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.870601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.853647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548940v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTINUUM : un nouveau concept de laser à cavité intégrée incluant un miroir de bragg à pas variable</w:t>
               </w:r>
@@ -5749,243 +5749,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concept de laser à cavitté CONTINUUM et ses applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales en nanosciences et en Nanotechnologies (J3N 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557011v1</w:t>
+                <w:t xml:space="preserve">hal-00557006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de laser à cavitté CONTINUUM et ses applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized subwavelength grating mirror design for mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en nanosciences et en Nanotechnologies (J3N 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">INTERREG IV A NANODATA JOURNEES SUR LES NANOTECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557006v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of AlN/GaN superlattices for integration in near-UV distributed Bragg reflectors</w:t>
               </w:r>
@@ -6082,550 +6082,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">High Power, Low RIN, 1.55μm DFB Laser for Analog Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Faugeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem de Valicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International workshop on high speed semiconductor lasers (HSSL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Wroclaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544649v1</w:t>
+                <w:t xml:space="preserve">hal-00731237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetrical design for non-relaxed near-UV AlGaN/GaN distributed Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Demarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Asia 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Beijing, China. pp.0B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.871826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558012v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power, Low RIN, 1.55μm DFB Laser for Analog Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem de Valicourt</w:t>
+                <w:t xml:space="preserve">Optimized sub-wavelength grating mirror design for mid-infrared wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jacquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic van Dijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on high speed semiconductor lasers (HSSL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.CD-ROM (TOM3_3493_05)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731237v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductor Lasers : Principle, Process and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steep and flat bandpass filter using linearly chirped and apodized fiber Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xunqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Components and Materials VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.1Y, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.842689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555019v1</w:t>
+                <w:t xml:space="preserve">hal-00474046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steep and flat bandpass filter using linearly chirped and apodized fiber Bragg grating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semiconductor Lasers : Principle, Process and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jacquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guang Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Components and Materials VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Travelling Summer School on Microwaves and Lightwaves (ITSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.842689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00474046v1</w:t>
+                <w:t xml:space="preserve">hal-00555019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal dissipation modeling in optical components modules for electrical power consumption optimization</w:t>
               </w:r>
@@ -7513,329 +7513,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00218302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
+                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Palermo</w:t>
+                <w:t xml:space="preserve">A. Akwoué Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.175--176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078686v1</w:t>
+                <w:t xml:space="preserve">hal-01904211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation d'une source laser bimode pour la génération THz par photomélange à 1,55 μm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Palermo</w:t>
+                <w:t xml:space="preserve">Two mode operation of 4-section semiconductor laser for terahertz generation by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61940L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904211v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 sections semiconductor bi-stable laser for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7972,77 +7972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à 4 sections 1.55 µm bimode pour la génération Térahertz par photomélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Akwoue Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8684,273 +8684,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity Optical Noise in low and medium frequency range of 0.85 and 1.55 m VCSELs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Noise Characterization of N-type-doped Distributed Bragg Mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alabédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wintrebert-Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Gainsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093602v1</w:t>
+                <w:t xml:space="preserve">hal-02093611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Noise Characterization of N-type-doped Distributed Bragg Mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensity Optical Noise in low and medium frequency range of 0.85 and 1.55 m VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alabédra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Gainsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093611v1</w:t>
+                <w:t xml:space="preserve">hal-02093602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Noise Characterisation of n-typed-doped Distributed Bragg Mirrors</w:t>
               </w:r>
@@ -9680,51 +9680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Faugeron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2241025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00794584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chtioui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Enard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2246768" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2225419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2173479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tourrenc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Orsal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477506003124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9060-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033RN6TK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Guermache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voiriot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Capella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tourrenc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orsal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Monier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.826707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2004.830203" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kurdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040445" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477503001385" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viciani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belleville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.917821" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00732260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grigore Iordachescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunqui Wu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906793" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909194" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ou-Sair" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Taki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909496" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHO.2011.6110440" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Choffla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041197" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00483616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853647" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00548940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Astrid Paepegaey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Mheidly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870601" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunqi Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sabot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaudenson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842657" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00449335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alhenc-Gelas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heroin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808743" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808468" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beaudoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700654" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2006.278746" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646216" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Campos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474828" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallecot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wintrebert-Fouquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doukhan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093602v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093633v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plais A." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boccard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Dumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00870878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2282871" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Faugeron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2013.2241025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00794584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chtioui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Enard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2246768" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2225419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suresh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.09.061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM5P802H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Doan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Demarly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2012.3295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2173479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-012-9578-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.09.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jacquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6059-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4011D189DCEA39DCF1C9EF27974FC448E80F0762/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/12/125502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Signoret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tourrenc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Orsal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477506003124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9060-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-033RN6TK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Guermache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voiriot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Capella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tourrenc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orsal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Monier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.826707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2004.830203" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kurdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040445" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477503001385" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viciani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belleville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.917821" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081595" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876343" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00732260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grigore Iordachescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunqui Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00772385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ou-Sair" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Taki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909496" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHO.2011.6110440" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Choffla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00628591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041173" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NUSOD.2011.6041197" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00548940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Astrid Paepegaey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Mheidly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870601" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00483616v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853647" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunqi Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00537142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00536555v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557006v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00461641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Zorila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00731237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.871826" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00558012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842689" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555019v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00474048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sabot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaudenson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.842657" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00449335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alhenc-Gelas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heroin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808743" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.808468" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beaudoin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700654" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00250093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2006.278746" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904210v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ondo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218302v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.646216" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904211v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akwou&#233; Ando" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Akwoue Ondo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Torres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662915" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00279963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Campos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.474828" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallecot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wintrebert-Fouquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Harari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doukhan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093611v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093602v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093633v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plais A." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boccard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Dumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>