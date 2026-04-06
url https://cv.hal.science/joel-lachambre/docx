--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,2799 +66,2799 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining X-ray tomography and digital volume correlation to measure 3D bulk mechanical fields in Hertzian contact mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Acito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size is the major driver of the endosseous labyrinth shape in extant crocodylians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pochat‐cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of overload on the propagation of 3D short fatigue cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet-Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs d’intégration morphologique entre les sinus paratympaniques et le crâne chez les crocodiliens actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème symposium national de Morphometrie et d’Evolution des Formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">acquiCHORD: Track the rotating ROI!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.03004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/202412903004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONTOGENETIC VARIABILITY OF THE INTERTYMPANIC SINUS DISTINGUISHES LINEAGES WITHIN CROCODYLIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Raselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Meeting of the European Association of Vertebrate Paleontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Elguedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society for Strain Measurement, Aug 2023, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic variability of the intertympanic sinus distinguishes lineages within Crocodylia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Raselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Paléontologique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Villers-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude 3D in-situ de la propagation de fissure de fatigue avec effets de surcharge dans un alliage AlSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Français de Mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack propagation in highly cold drawn pearlitic wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Larippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of fatigue crack growth by acoustic emission and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime de la Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deschanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of friction effect involved in playing French billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On 3D Analyses of Crack Initiation and Propagation in Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of a fatigue crack in cast iron using digital volume correlation of X‐ray tomographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Costa Mesa, United States. pp.203-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference on tomography of materials and structures; ICTMS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OS05-3-3 Experimental study of the hydrostatic compression behaviour of syntactic foams by X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of ATEM: International Conference on Advanced Technology in Experimental Mechanics: Asian Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538052v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05339926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2902,64 +2902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Kosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3036,77 +3036,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Staudacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.100514. </w:t>
@@ -3138,360 +3138,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cretaceous neosuchians (Crocodylomorpha) from Thailand bridge the evolutionary history of atoposaurids and paralligatorids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures of fatigue crack growth from acoustic emission repeaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime de la Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deschanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlad195⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388182v1</w:t>
+                <w:t xml:space="preserve">hal-04719492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of fatigue crack growth from acoustic emission repeaters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Cretaceous neosuchians (Crocodylomorpha) from Thailand bridge the evolutionary history of atoposaurids and paralligatorids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komsorn Lauprasert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phornphen Chanthasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Manitkoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 309, </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlad195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719492v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the 3D characterization of surfaces using X-ray computed tomography: Application to additively manufactured parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Steinhilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3555,77 +3555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mady Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 246, pp.118723. </w:t>
@@ -3944,90 +3944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenetic variability of the intertympanic sinus distinguishes lineages within Crocodylia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pochat‐cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Raselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Salaviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4091,77 +4091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on fatigue damage in micro-lattice materials by Digital Volume Correlation and μ CT-based finite element models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gavazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,64 +4787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Abouelleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (11), pp.1654-1664. </w:t>
@@ -4895,90 +4895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Scale Tomography Based Finite Element Modeling of Plasticity and Damage in Aluminum Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (10), pp.1984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5006,287 +5006,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Scale Tomography Based Finite Element Modeling of Plasticity and Damage in Aluminum Foams</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Demonstration of the Use of 3D X-ray Tomography to Compare the Uniformity of Catalyst Coatings in Open-Cell Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11101984⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering2040052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897059v1</w:t>
+                <w:t xml:space="preserve">hal-02080989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the Use of 3D X-ray Tomography to Compare the Uniformity of Catalyst Coatings in Open-Cell Foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Two-Scale Tomography Based Finite Element Modeling of Plasticity and Damage in Aluminum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasin Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11101984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemengineering2040052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080989v1</w:t>
+                <w:t xml:space="preserve">hal-01897059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrays of high aspect ratio magnetic microstructures for large trapping throughput in lab-on-chip systems</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5406,90 +5406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of stress intensity factors for 3D small fatigue cracks using digital volume correlation and X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5549,77 +5549,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Shiozawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serrano Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.56-60. </w:t>
@@ -5670,77 +5670,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fatigue crack propagation in nickel superalloy using diffraction contrast tomography and phase contrast tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mdm Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Mf Rae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5800,90 +5800,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 324, pp.57-62. </w:t>
@@ -5934,77 +5934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fatigue crack propagation in nickel superalloy using Diffraction contrast tomography and Phase Contrast tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M. D. M. Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie M. F. Rae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6051,51 +6051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of syntactic foams under hydrostatic pressure using X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,90 +6168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ 3D characterization of fatigue cracks displacement fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.50-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6343,51 +6343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,51 +6442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topologie et conductivité effective des mousses: Application aux mousses métalliques dans un réacteur gaz/solide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Annuel de la SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France. , Tome 2 (A110), pp.1-8, 2016, Actes du congrès annuel de la Société Française de Thermique. SFT2016</w:t>
@@ -6736,51 +6736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat&#8208;cottilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412903004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Raselli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DB254425362B9AF6AB7C8F5707576BAE5EEE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ae26a4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Staudacher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsorn Lauprasert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phornphen Chanthasit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Manitkoon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad195" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinhilber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104144" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Connolley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Vo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107541" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13830" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664113v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boniotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavazzoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buffiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108370" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Persenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100589" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chenal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.08.116" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Amani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101984" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897059v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering2040052" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.03.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shiozawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano Munoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.33.07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mdm Mess&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Mf Rae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.923" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. D. M. Mess&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie M. F. Rae" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffiere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.25.08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat&#8208;cottilloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412903004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Raselli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DB254425362B9AF6AB7C8F5707576BAE5EEE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ae26a4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Staudacher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsorn Lauprasert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phornphen Chanthasit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Manitkoon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad195" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinhilber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104144" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Connolley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Vo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107541" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13830" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664113v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boniotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavazzoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buffiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108370" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Persenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100589" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chenal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.08.116" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Amani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101984" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dousse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering2040052" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.03.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shiozawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano Munoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.33.07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mdm Mess&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Mf Rae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.923" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. D. M. Mess&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie M. F. Rae" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffiere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.25.08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>