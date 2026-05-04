--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,6530 +66,6871 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local analysis of fiber/matrix interactions in Cf/PEEK composite by digital images correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Tosti Umemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques (JST) interfaces : Interfaces / interphases dans les matériaux composites et les assemblages collés de l’Association pour les Matériaux Composites (AMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraste de canalisation aux interfaces dans l’approche CHORD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème colloque SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size is the major driver of the endosseous labyrinth shape in extant crocodylians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat‐cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of overload on the propagation of 3D short fatigue cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sanciet-Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">acquiCHORD: Track the rotating ROI!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.03004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412903004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motifs d’intégration morphologique entre les sinus paratympaniques et le crâne chez les crocodiliens actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème symposium national de Morphometrie et d’Evolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentation du procédé LMD-p in-operando en vue d'un contrôle en boucle fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufacturing'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de température du bain fondu en fabrication additive avec une caméra RGB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONTOGENETIC VARIABILITY OF THE INTERTYMPANIC SINUS DISTINGUISHES LINEAGES WITHIN CROCODYLIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Raselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Meeting of the European Association of Vertebrate Paleontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Strain Measurement, Aug 2023, Glasgow (Ecosse), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontogenetic variability of the intertympanic sinus distinguishes lineages within Crocodylia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Raselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Paléontologique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villers-sur-mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation de la morphologie et cartographie thermique du bain fondu pendant la fabrication additive d'un mur en acier 316L par LMD-p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude 3D in-situ de la propagation de fissure de fatigue avec effets de surcharge dans un alliage AlSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Français de Mécanique, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue crack propagation in highly cold drawn pearlitic wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Larippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and characterization of fatigue crack growth by acoustic emission and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime de la Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deschanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental evidence of friction effect involved in playing French billiard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On 3D Analyses of Crack Initiation and Propagation in Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th European Conference on Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D analysis of a fatigue crack in cast iron using digital volume correlation of X‐ray tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Costa Mesa, United States. pp.203-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st international conference on tomography of materials and structures; ICTMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OS05-3-3 Experimental study of the hydrostatic compression behaviour of syntactic foams by X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sauvant-Moynot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstracts of ATEM: International Conference on Advanced Technology in Experimental Mechanics: Asian Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining X-ray tomography and digital volume correlation to measure 3D bulk mechanical fields in Hertzian contact mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Acito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size is the major driver of the endosseous labyrinth shape in extant crocodylians</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">acquiCHORD : track the rotating region of interest !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05372716v1</w:t>
+              <w:t xml:space="preserve">EBSD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of overload on the propagation of 3D short fatigue cracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sanciet-Munier</w:t>
+                <w:t xml:space="preserve">Morphological Heterogeneities of Stripped and Plated Lithium Metal Analyzed By X-Ray Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05165795v1</w:t>
+              <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du rendement matière du procédé DED-LB basée sur une instrumentation in-operando</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+                <w:t xml:space="preserve">Topologie et conductivité effective des mousses: Application aux mousses métalliques dans un réacteur gaz/solide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...2234 lines deleted...]
-                <w:t xml:space="preserve">hal-01538052v1</w:t>
+              <w:t xml:space="preserve">24ème Congrès Annuel de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. , Tome 2 (A110), pp.1-8, 2016, Actes du congrès annuel de la Société Française de Thermique. SFT2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based geometry calibration for a double-tomograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Kosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (1), pp.015404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/ae26a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ball-on-three-balls strength test: In-situ testing through X-ray radiography and tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Maire</w:t>
+                <w:t xml:space="preserve">A methodology for the 3D characterization of surfaces using X-ray computed tomography: Application to additively manufactured parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Steinhilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100514⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.104144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490645v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of fatigue crack growth from acoustic emission repeaters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ball-on-three-balls strength test: In-situ testing through X-ray radiography and tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Staudacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110388⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719492v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cretaceous neosuchians (Crocodylomorpha) from Thailand bridge the evolutionary history of atoposaurids and paralligatorids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signatures of fatigue crack growth from acoustic emission repeaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime de la Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deschanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlad195⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388182v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the 3D characterization of surfaces using X-ray computed tomography: Application to additively manufactured parts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Cretaceous neosuchians (Crocodylomorpha) from Thailand bridge the evolutionary history of atoposaurids and paralligatorids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Lachambre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Martin</w:t>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komsorn Lauprasert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phornphen Chanthasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Manitkoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104144⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlad195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671540v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dellarre</w:t>
+                <w:t xml:space="preserve">3-Dimensional analysis of fatigue crack fields and crack growth by in situ synchrotron X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Connolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.107541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209790v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron study of sintering of gas-atomized Ti-6Al-4 V powders using concomitant micro-tomography and X-ray diffraction: Effect of particle size and interstitials on densification and phase transformation kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lachambre</w:t>
+                <w:t xml:space="preserve">Ontogenetic variability of the intertympanic sinus distinguishes lineages within Crocodylia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat‐cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Raselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Salaviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242 (6), pp.1096-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018206v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Dimensional analysis of fatigue crack fields and crack growth by in situ synchrotron X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.T. Vo</w:t>
+                <w:t xml:space="preserve">Bichromatic melt pool thermal measurement based on a Red, Green, and Blue camera: Application to additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dellarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107541⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.109799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968414v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic variability of the intertympanic sinus distinguishes lineages within Crocodylia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Salaviale</w:t>
+                <w:t xml:space="preserve">In situ synchrotron study of sintering of gas-atomized Ti-6Al-4 V powders using concomitant micro-tomography and X-ray diffraction: Effect of particle size and interstitials on densification and phase transformation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pontoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13830⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 246, pp.118723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189931v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on fatigue damage in micro-lattice materials by Digital Volume Correlation and μ CT-based finite element models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gavazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 266, pp.108370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct-ink writing of strong and biocompatible titanium scaffolds with bimodal interconnected porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coffigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.101859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2021.101859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue performances of chemically etched thin struts built by selective electron beam melting: Experiments and predictions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Quantification of the Local Topological Variations of Stripped and Plated Lithium Metal by X-ray Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100589⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (37), pp.41390-41397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c10860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367358v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Local Topological Variations of Stripped and Plated Lithium Metal by X-ray Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Deschamps</w:t>
+                <w:t xml:space="preserve">Fatigue performances of chemically etched thin struts built by selective electron beam melting: Experiments and predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Persenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c10860⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946315v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation dynamics during cyclic loading in copper single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.100501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization shrinkage of resin-based composites for dental restorations: A digital volume correlation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Abouelleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (11), pp.1654-1664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dental.2019.08.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Scale Tomography Based Finite Element Modeling of Plasticity and Damage in Aluminum Foams</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Arrays of high aspect ratio magnetic microstructures for large trapping throughput in lab-on-chip systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11101984⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (10), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-018-2141-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271802v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the Use of 3D X-ray Tomography to Compare the Uniformity of Catalyst Coatings in Open-Cell Foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Two-Scale Tomography Based Finite Element Modeling of Plasticity and Damage in Aluminum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasin Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering2040052⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11101984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080989v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Scale Tomography Based Finite Element Modeling of Plasticity and Damage in Aluminum Foams</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Demonstration of the Use of 3D X-ray Tomography to Compare the Uniformity of Catalyst Coatings in Open-Cell Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11101984⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering2040052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897059v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrays of high aspect ratio magnetic microstructures for large trapping throughput in lab-on-chip systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Two-Scale Tomography Based Finite Element Modeling of Plasticity and Damage in Aluminum Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasin Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-018-2141-6⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11101984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326961v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of stress intensity factors for 3D small fatigue cracks using digital volume correlation and X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Analyses of crack propagation in torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Shiozawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serrano Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.56-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.33.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fatigue crack propagation in nickel superalloy using diffraction contrast tomography and phase contrast tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mdm Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie Mf Rae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 891-892, pp.923-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 324, pp.57-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fatigue crack propagation in nickel superalloy using Diffraction contrast tomography and Phase Contrast tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M. D. M. Messé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathie M. F. Rae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 891-892, pp.923-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of syntactic foams under hydrostatic pressure using X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ 3D characterization of fatigue cracks displacement fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Choqueuse</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.03.017⟩</w:t>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.50-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.25.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537214v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D characterization of fatigue cracks displacement fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ observation of syntactic foams under hydrostatic pressure using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Weck</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.25.08⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.4035 - 4043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01905354v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6736,51 +7077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat&#8208;cottilloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412903004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Raselli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DB254425362B9AF6AB7C8F5707576BAE5EEE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ae26a4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Staudacher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsorn Lauprasert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phornphen Chanthasit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Manitkoon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad195" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671540v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinhilber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104144" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Connolley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Vo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107541" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13830" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664113v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boniotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavazzoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buffiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108370" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Persenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100589" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chenal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.08.116" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Amani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101984" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dousse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering2040052" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.03.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shiozawa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano Munoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.33.07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mdm Mess&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Mf Rae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.923" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938898v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. D. M. Mess&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie M. F. Rae" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffiere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.25.08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905354v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Tosti Umemura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat&#8208;cottilloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412903004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lachambre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jegou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Raselli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Zaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime de la Selle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deschanel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desrayaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3DB254425362B9AF6AB7C8F5707576BAE5EEE25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sauvant-Moynot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994947v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vargas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Kosin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ae26a4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Steinhilber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104144" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490645v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Staudacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100514" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110388" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komsorn Lauprasert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phornphen Chanthasit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Manitkoon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad195" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Connolley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Vo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107541" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salaviale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13830" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jegou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dellarre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109799" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontoreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coffigniez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118723" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boniotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gavazzoni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Buffiere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108370" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balvay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.101859" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Persenot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100589" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001659v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'H&#244;te" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montagnat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100501" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gallo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chenal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2019.08.116" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Audry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2141-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Amani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101984" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080989v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pallier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering2040052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.03.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Shiozawa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serrano Munoz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.33.07" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mdm Mess&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Mf Rae" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.923" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. D. M. Mess&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie M. F. Rae" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Buffiere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.25.08" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.03.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>