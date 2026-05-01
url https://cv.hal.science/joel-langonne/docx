--- v0 (2026-03-31)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Langonné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geste typographique et ses traces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La geste et le geste numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Havre Normandie; UMR Idées 6266, Jun 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime newspapers and long-distance telegraphy (1905-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten Journalists Lived experiences and professional identities in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liberas; CAMille; Université de Gand; Université Libre de Bruxelles; Bibliothèque Royale de Belgique, Jun 2025, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journaux maritimes et télégraphie longue distance (1905-1914).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les supports de l’actualité au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexis Lévrier; Lisa Bolz, Nov 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du copier-coller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IMPEC_Interactions Multimodales par Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR (CNRS, Université Lyon 2, ENS de Lyon), Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le couper-coller à l’interface de la matérialité du journal : que se passe-t-il donc quand la pince du typographe remplace les ciseaux du SR ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couper/coller. Le journalisme aux ciseaux du XIXe siècle à Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Medias 19/ENS Lyon, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de côté des entreprises de la presse régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. pp.169-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de l’Atlantique (1907-1914), figure de proue d’une culture médiatique transnationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso internacional A Imprensa francofona das americas nos sec. XIX e XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where journalists don’t go anymore, information still circulates. Precarity, local press and hyperlocal pure players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2018 conference : “Reimagining Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Eugene, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers pas de l’informatique dans les rédactions : l’exemple de journalistes amateurs d’informatique au début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de l’Atlantique : lignes éditoriales, maritimes & radiotélégraphie longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la Société pour l’histoire des médias (SPHM) : « Rêver d’un autre monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler contre les rédacteurs du journal : Des appuis partagés entre pupitreurs et typographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Médias 19 des jeunes chercheurs en littérature et culture médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des pure-players hyper-locaux ou la transformation de la chaîne de production de l’information locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par le Gis-Journalisme, « Les écritures du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières entre deux mondes : journalisme et Légion Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque international MEJOR 2017 : Le journalisme impuissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How typographers and editors used to influence newspaper both content and materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSI 2017 Anual Conference, « Reflecting on the Past, Engaging with the Present, Imagining the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication polyphonique des informations en PQR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Montañola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEJOR 2015, « Les silences du journalisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui « fait » le journal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : "Le média, un travail collectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur l'action politique en Europe; Centre de recherche en information et communication, Feb 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la Wan-IFRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Prodhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations structurelles du journalisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Natal, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de la presse pornographique hétérosexuelle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers discours sur la place et le rôle du secrétaire de rédaction dans le monde du journal (1850-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Journalisme et espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers discours sur la place et le rôle des SR dans le journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du CRAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur l'action politique en Europe, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse régionale et multisupports : les petits pas de géant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des typographes à la Une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le journalisme, une activité collective "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de mineurs migrants et presse en ligne : au risque de l'invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de migrants. Education, médiation et réception audiovisuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication et civilisation, 978-2-14-030636-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Typographers and Subeditors Used to Influence Newspaper Content and Materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interaction Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-235, 2019, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/s0163-239620190000050012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier M@rsouin 2019 : la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Worlds of Journalism. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Henrique Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), pp.18-23, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mondes du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Henrique Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la presse locale s’efface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 35/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyages du Journal de l’Atlantique. Circulations, attachements et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la presse locale s’efface. Déserts journalistiques et émergence des pure players hyperlocaux en périphérie des zones urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.8701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible « dernier mot ». La maquette du journal : un outil partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible « dernier mot ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme, 3 (1), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WAN-IFRA discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.24-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse régionale et multisupports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.10.4000/ticetsociete.1203. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui &amp;quot;font&amp;quot; le journal : journalistes secrétaires de rédaction et ouvriers typographes à l'interface de la matérialité de l'information en presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Rennes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN1G035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01508539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PQR à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Montañola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Langonné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geste typographique et ses traces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La geste et le geste numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Le Havre Normandie; UMR Idées 6266, Jun 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime newspapers and long-distance telegraphy (1905-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten Journalists Lived experiences and professional identities in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liberas; CAMille; Université de Gand; Université Libre de Bruxelles; Bibliothèque Royale de Belgique, Jun 2025, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journaux maritimes et télégraphie longue distance (1905-1914).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les supports de l’actualité au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexis Lévrier; Lisa Bolz, Nov 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04921668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du copier-coller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire IMPEC_Interactions Multimodales par Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR (CNRS, Université Lyon 2, ENS de Lyon), Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le couper-coller à l’interface de la matérialité du journal : que se passe-t-il donc quand la pince du typographe remplace les ciseaux du SR ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couper/coller. Le journalisme aux ciseaux du XIXe siècle à Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Medias 19/ENS Lyon, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits pas de côté des entreprises de la presse régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. pp.169-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des informations-services dans l’espace infra-régional, une perte de centralité de la PQR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, LANNION, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de l’Atlantique (1907-1914), figure de proue d’une culture médiatique transnationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso internacional A Imprensa francofona das americas nos sec. XIX e XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where journalists don’t go anymore, information still circulates. Precarity, local press and hyperlocal pure players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2018 conference : “Reimagining Sustainability”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Eugene, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers pas de l’informatique dans les rédactions : l’exemple de journalistes amateurs d’informatique au début des années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Journal de l’Atlantique : lignes éditoriales, maritimes & radiotélégraphie longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la Société pour l’histoire des médias (SPHM) : « Rêver d’un autre monde »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler contre les rédacteurs du journal : Des appuis partagés entre pupitreurs et typographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque Médias 19 des jeunes chercheurs en littérature et culture médiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des pure-players hyper-locaux ou la transformation de la chaîne de production de l’information locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international organisé par le Gis-Journalisme, « Les écritures du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières entre deux mondes : journalisme et Légion Etrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque international MEJOR 2017 : Le journalisme impuissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How typographers and editors used to influence newspaper both content and materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSI 2017 Anual Conference, « Reflecting on the Past, Engaging with the Present, Imagining the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02333134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication polyphonique des informations en PQR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Montañola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEJOR 2015, « Les silences du journalisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui « fait » le journal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire : "Le média, un travail collectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur l'action politique en Europe; Centre de recherche en information et communication, Feb 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours de la Wan-IFRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Prodhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations structurelles du journalisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Natal, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques de la presse pornographique hétérosexuelle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers discours sur la place et le rôle du secrétaire de rédaction dans le monde du journal (1850-1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Journalisme et espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers discours sur la place et le rôle des SR dans le journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne du CRAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur l'action politique en Europe, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse régionale et multisupports : les petits pas de géant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des typographes à la Une</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le journalisme, une activité collective "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de mineurs migrants et presse en ligne : au risque de l'invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de migrants. Education, médiation et réception audiovisuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Communication et civilisation, 978-2-14-030636-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Typographers and Subeditors Used to Influence Newspaper Content and Materiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Interaction Order</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-235, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/s0163-239620190000050012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier M@rsouin 2019 : la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Worlds of Journalism. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Henrique Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), pp.18-23, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n1.2019.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les mondes du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Henrique Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.082.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la presse locale s’efface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 35/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voyages du Journal de l’Atlantique. Circulations, attachements et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02051838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la presse locale s’efface. Déserts journalistiques et émergence des pure players hyperlocaux en périphérie des zones urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.8701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible « dernier mot ». La maquette du journal : un outil partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme - Os Invisiveis do jornalismo &amp; L’image d'actualité - A imagem noticiosa, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01363787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible « dernier mot ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les invisibles du journalisme, 3 (1), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WAN-IFRA discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.24-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse régionale et multisupports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mutations du journalisme : nouveaux dispositifs, nouvelles pratiques, 6 (1), pp.10.4000/ticetsociete.1203. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceux qui &amp;quot;font&amp;quot; le journal : journalistes secrétaires de rédaction et ouvriers typographes à l'interface de la matérialité de l'information en presse quotidienne régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Rennes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN1G035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01508539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PQR à l'heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Montañola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gestin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prodhomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0163-239620190000050012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6446" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L13FJ1TV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lewis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Henrique Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.380" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henrique Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055408ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8701" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1G035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gestin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02333134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Prodhomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cadiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s0163-239620190000050012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L13FJ1TV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lewis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Henrique Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n1.2019.380" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Henrique Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.082.0099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055408ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.1203" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1G035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>