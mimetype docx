--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -570,874 +570,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t>
+                <w:t xml:space="preserve">Reducing the use of plant protection products and greenhouse gas emissions in arable farming systems in northern France (System-Eco+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renáta Sándor</w:t>
+                <w:t xml:space="preserve">Célestin Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Grace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pete Smith</w:t>
+                <w:t xml:space="preserve">Joël Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003145v1</w:t>
+                <w:t xml:space="preserve">hal-05034220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the use of plant protection products and greenhouse gas emissions in arable farming systems in northern France (System-Eco+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renáta Sándor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestin Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Belleville</w:t>
+                <w:t xml:space="preserve">Peter Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Darras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Leonard</w:t>
+                <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98, pp.71-83. </w:t>
+              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art06-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05034220v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t>
+                <w:t xml:space="preserve">Decreasing trend of groundwater recharge with limited impact of intense precipitation: Evidence from long-term lysimeter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+                <w:t xml:space="preserve">Antoine Sobaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezzeddine Abbessi</w:t>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Santaren</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 637, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426595v1</w:t>
+                <w:t xml:space="preserve">insu-04752893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling decomposition of crop residue mulches and the associated N2O emissions in a no-till system in southern Brazil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Réduction d'usage des phytosanitaires et émissions de gaz à effet de serre en systèmes de grande culture du Nord de la France (System-Eco+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106065⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500734v1</w:t>
+                <w:t xml:space="preserve">hal-04816605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'usage des phytosanitaires et émissions de gaz à effet de serre en systèmes de grande culture du Nord de la France (System-Eco+)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Leonard</w:t>
+                <w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeddine Abbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Santaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art11⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816605v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing trend of groundwater recharge with limited impact of intense precipitation: Evidence from long-term lysimeter data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling decomposition of crop residue mulches and the associated N2O emissions in a no-till system in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 637, </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp. 106065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04752893v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of CO2 exchanges in agro-ecosystems based on a generic soil-crop model-derived methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,51 +1527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of uncertainty in simulating crop N2O emissions under contrasting environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Dueri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,103 +1782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renáta Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t>
@@ -1955,64 +1955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t>
@@ -2044,563 +2044,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The monitoring nitrous oxide sources (MIN2OS) satellite project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+                <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112688⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348558v1</w:t>
+                <w:t xml:space="preserve">hal-03375925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaves</w:t>
+                <w:t xml:space="preserve">The monitoring nitrous oxide sources (MIN2OS) satellite project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciel Redin</w:t>
+                <w:t xml:space="preserve">Rémi Chalinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Frédérick Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 163, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.112688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375925v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
+                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Sandor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pete Smith</w:t>
+                <w:t xml:space="preserve">Alexander Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Arriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bernhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heye Bogena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905731v1</w:t>
+                <w:t xml:space="preserve">hal-03207504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heye Bogena</w:t>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207504v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Variations in N2O Fluxes from Bioenergy Crops According to Management Practices and Crop Type</w:t>
               </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,90 +2716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russel Mcauliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,3235 +3116,3247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation gradient and crop management affect N2O emissions: simulation of mitigation strategies in rainfed Mediterranean conditions</w:t>
+                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 238, pp.89-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608585v1</w:t>
+                <w:t xml:space="preserve">hal-02636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platy structure development under no-tillage in the northern humid pampas of Argentina and its impact on runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to understanding the origin of platy structure in silty soils under no tillage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Precipitation gradient and crop management affect N2O emissions: simulation of mitigation strategies in rainfed Mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2016.08.017⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 238, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602861v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emissions of low input cropping systems as affected by legume and cover crops use</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A contribution to understanding the origin of platy structure in silty soils under no tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andriulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.028⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02640109v1</w:t>
+                <w:t xml:space="preserve">hal-01602861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">N2O emissions of low input cropping systems as affected by legume and cover crops use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Pierre Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+                <w:t xml:space="preserve">Grégory Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t>
+              <w:t xml:space="preserve">, 2016, 224, pp.145-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636359v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+                <w:t xml:space="preserve">The diversity of the N2O reducers matters for the N2O:N-2 denitrification end-product ratio across an annual and a perennial cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Launay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01132243v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of the N2O reducers matters for the N2O:N-2 denitrification end-product ratio across an annual and a perennial cropping system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637767v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire technique : Améliorer l'état physico-chimique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 407, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Won S. W. Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual discrete rainfall simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.51 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide emission by agricultural soils: a review of spatial and temporal variability for mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (4), pp.426-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60029-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Adamiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soil compaction impacts on nitrous oxide emissions in arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (3), pp.348-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01243.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Model of Cracks Development Based on a 3D Discrete Shrinkage Volume Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.47 - 62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2007.01042.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bed topography on soil aggregates transport by rill flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Giménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Govers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.602-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.1418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of seedbed structure and water content at sowing on the development of soil surface crusting under rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gallardo-Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 95 (1-2), pp.207-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2007.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of double drilling of small grains on soil erosion by concentrated flow and crop yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gyssels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. van Dessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93 (2), pp.379-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2006.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dynamics of soil infiltrability of agricultural soils from continuous rainfall-runoff measurements on small plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 326 (1-4), pp.122-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoDA project: A simulation of soil surface degradation by rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (4), pp.494 - 506. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2006.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (1), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological macropores effect on runoff and infiltration: a combined experimental and modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Estimation of runoff critical shear stress for soil erosion from soil shear strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rajot</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (3), pp.233-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2003.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2003.11.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679502v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of runoff critical shear stress for soil erosion from soil shear strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Biological macropores effect on runoff and infiltration: a combined experimental and modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2003.11.007⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 104 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2003.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682863v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rating curve modelling with Manning’s equation to manage instability and improve extrapolation (Leysse River, Chambéry, France). Hydrological Sciences Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Joel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Najib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourbesville Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (5), pp.739-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration characteristics of soils in Mediterranean vineyards in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32, pp.209-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6354,51 +6366,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6420,1267 +6432,1267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinesch Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Union of Soil Sciences; The Italian Society of Soil Science, May 2024, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Calone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luz Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Lagomarsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Calone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Manise</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Acutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. STICS Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t>
+              <w:t xml:space="preserve">Annual EJP Soil Science Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238150v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Valkama</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EJP Soil Science Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">13. STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238220v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impacts of the summer 2019 heatwave on ecosystem functioning inferred from ICOS flux towers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fléchard Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Carbon Observation System, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz A. Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,2367 +7737,2367 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2018 – Frontiers of agricultural landscape research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis on the effects of grain legume insertion and cereal-grain legume intercrops in low input cropping systems in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gavaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz-Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of the N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2015 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aberdeen. GBR., Sep 2015, Aberdeen, United Kingdom. 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O Emissions in low input cropping systems aiming at environmental impacts reduction in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the &amp;quot;cultural profile&amp;quot; method to assess surface platy structure development under no-tillage in the argentinean humid pampas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil structural quality of tropical soils: Visual evaluation methods and soil compaction prevention strategies. ISTRO Working Groups F and B, Visual Soil Examination and Evaluation (VSEE) and Subsoil Compaction (SC) joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Maringá, Paraná, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of soil structure on runoff and nitrogen and phosphorous losses in the Argentinean Pampas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculturization in the argentinean northern humid pampas: the impact on soil structure and runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El estado estructural como indicador de calidad de suelo bajo siembra directa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Congreso Latinoamericano De La Ciencia Del Suelo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la structure d’un sol limoneux en fonction des systèmes de culture : caractérisation et analyse de l’intensité de sa fissuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Auzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff measurement methodology on vineyard plots in the mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World congress of soil science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10095,685 +10107,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First year of the French lysimetric network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sobaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fieuzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS science conference 2924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management and N2O emissions: is it worth worrying? A 12-years experiment on arable cropping system in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keuper Frida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornet Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duval Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferchaud Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Science Days 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Riga, Latvia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a field experiment and modelling to understand the effect of management practices on N2O emissions in Miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10782,244 +10794,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Society of Agronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating N2 O emissions using the stics soil-crop model in low-input cropping systems in sw France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Nitrogen workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skara, Switzerland. , 464 p., 2016, Efficient use of different sources of nitrogen in agriculture - from theory to practice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11041,399 +11053,399 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Nitrogen Workshop. Efficient use of different sources of nitrogen in agriculture - from theory to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skara, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is platy soil structure development in the argentinean humid pampas related to traffic and crop residue management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ISTRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the underlying massive soil structure on surface platy structure development under no-tillage in silty soils of the argentinean humid pampas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ISTRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11443,156 +11455,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual Framework, Equations and Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 516 p., 2023, 978-2-7592-3678-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11602,818 +11614,818 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. Transfers in soil: water, nitrate and heat fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-213, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12. Carbon and nitrogen transformations in soil and balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-262, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion, un acteur majeur de la dégradation des sols et de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dossier SOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12423,105 +12435,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrification, denitrification and N2O emissions in STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12589,51 +12601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69F1517A"/>
+    <w:nsid w:val="BC4080AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12820,51 +12832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-leonard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9907-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8590-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joel.leonard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04752893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clough" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023AV000990" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sasal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Andriulo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Wilson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1V6D3NZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192154v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01243.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58CDAA07C9025162CF26CBCF616CCEAB217AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallardo-Carrera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFP1X4PM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyssels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knapen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dessel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW5C75SC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2003.11.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9X5QXBP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121779v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Joel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740224v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Enrique Andriulo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803425v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775502v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maniere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6050" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602868v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805619v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457325v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305546v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-leonard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9907-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8590-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joel.leonard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04752893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clough" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023AV000990" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sasal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Andriulo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Wilson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriulo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1V6D3NZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01243.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58CDAA07C9025162CF26CBCF616CCEAB217AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallardo-Carrera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFP1X4PM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyssels" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knapen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dessel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW5C75SC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2003.11.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9X5QXBP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Joel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792511v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Enrique Andriulo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775502v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maniere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238098v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6050" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602868v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803341v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305546v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>