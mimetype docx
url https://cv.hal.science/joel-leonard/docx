--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -570,874 +570,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the use of plant protection products and greenhouse gas emissions in arable farming systems in northern France (System-Eco+)</w:t>
+                <w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestin Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Belleville</w:t>
+                <w:t xml:space="preserve">Renáta Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Darras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Leonard</w:t>
+                <w:t xml:space="preserve">Peter Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art06-GB⟩</w:t>
+              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034220v1</w:t>
+                <w:t xml:space="preserve">hal-05003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing the use of plant protection products and greenhouse gas emissions in arable farming systems in northern France (System-Eco+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Grace</w:t>
+                <w:t xml:space="preserve">Célestin Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete Smith</w:t>
+                <w:t xml:space="preserve">Joël Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art06-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05003145v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing trend of groundwater recharge with limited impact of intense precipitation: Evidence from long-term lysimeter data</w:t>
+                <w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sobaga</w:t>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Ezzeddine Abbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Santaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 637, </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04752893v1</w:t>
+                <w:t xml:space="preserve">hal-04426595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'usage des phytosanitaires et émissions de gaz à effet de serre en systèmes de grande culture du Nord de la France (System-Eco+)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Darras</w:t>
+                <w:t xml:space="preserve">Modelling decomposition of crop residue mulches and the associated N2O emissions in a no-till system in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Leonard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art11⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp. 106065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816605v1</w:t>
+                <w:t xml:space="preserve">hal-04500734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreasing trend of groundwater recharge with limited impact of intense precipitation: Evidence from long-term lysimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Antoine Sobaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Santaren</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426595v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04752893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling decomposition of crop residue mulches and the associated N2O emissions in a no-till system in southern Brazil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Réduction d'usage des phytosanitaires et émissions de gaz à effet de serre en systèmes de grande culture du Nord de la France (System-Eco+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 240, pp. 106065. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.161-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500734v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of CO2 exchanges in agro-ecosystems based on a generic soil-crop model-derived methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,51 +1527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of uncertainty in simulating crop N2O emissions under contrasting environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Dueri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,103 +1782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renáta Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t>
@@ -1955,64 +1955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t>
@@ -2044,295 +2044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The monitoring nitrous oxide sources (MIN2OS) satellite project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciel Redin</w:t>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chalinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.112688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375925v1</w:t>
+                <w:t xml:space="preserve">hal-03348558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The monitoring nitrous oxide sources (MIN2OS) satellite project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chalinel</w:t>
+                <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Pasternak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 266, pp.112688. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348558v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
               </w:r>
@@ -2465,90 +2465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,90 +2716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russel Mcauliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,830 +3116,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
+                <w:t xml:space="preserve">Platy structure development under no-tillage in the northern humid pampas of Argentina and its impact on runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+                <w:t xml:space="preserve">M.C. Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">A.E. Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.G Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636359v1</w:t>
+                <w:t xml:space="preserve">hal-01602205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platy structure development under no-tillage in the northern humid pampas of Argentina and its impact on runoff</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bathia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602205v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precipitation gradient and crop management affect N2O emissions: simulation of mitigation strategies in rainfed Mediterranean conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 238, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539466v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation gradient and crop management affect N2O emissions: simulation of mitigation strategies in rainfed Mediterranean conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A contribution to understanding the origin of platy structure in silty soils under no tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andriulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608585v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to understanding the origin of platy structure in silty soils under no tillage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N2O emissions of low input cropping systems as affected by legume and cover crops use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2016.08.017⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 224, pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602861v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emissions of low input cropping systems as affected by legume and cover crops use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Peyrard</w:t>
+                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Perrin</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Vericel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gréhan</w:t>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 224, pp.145-156. </w:t>
+              <w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640109v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of the N2O reducers matters for the N2O:N-2 denitrification end-product ratio across an annual and a perennial cropping system</w:t>
               </w:r>
@@ -4205,51 +4205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire technique : Améliorer l'état physico-chimique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4627,51 +4627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,51 +4894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5053,51 +5053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.47 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5724,51 +5724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (4), pp.494 - 506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5933,246 +5933,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of runoff critical shear stress for soil erosion from soil shear strength</w:t>
+                <w:t xml:space="preserve">Biological macropores effect on runoff and infiltration: a combined experimental and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2003.11.007⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 104 (2), pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2003.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682863v1</w:t>
+                <w:t xml:space="preserve">hal-02679502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological macropores effect on runoff and infiltration: a combined experimental and modelling approach</w:t>
+                <w:t xml:space="preserve">Estimation of runoff critical shear stress for soil erosion from soil shear strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rajot</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 104 (2), pp.277-285. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (3), pp.233-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2003.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2003.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679502v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rating curve modelling with Manning’s equation to manage instability and improve extrapolation (Leysse River, Chambéry, France). Hydrological Sciences Journal</w:t>
               </w:r>
@@ -6340,3764 +6340,3889 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinesch Bernard</w:t>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Künnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Union of Soil Sciences; The Italian Society of Soil Science, May 2024, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590317v1</w:t>
+                <w:t xml:space="preserve">hal-05563116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yélognissè Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Luz Cayuela</w:t>
+                <w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Lagomarsino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Léonard</w:t>
+                <w:t xml:space="preserve">Heinesch Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Union of Soil Sciences; The Italian Society of Soil Science, May 2024, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238181v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Calone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+                <w:t xml:space="preserve">Angela Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+                <w:t xml:space="preserve">Maria Luz Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duval</w:t>
+                <w:t xml:space="preserve">Alessandra Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. STICS Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326978v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346651v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Acutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Valkama</w:t>
+                <w:t xml:space="preserve">Frédéric Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual EJP Soil Science Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">13. STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238220v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Calone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Manise</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Acutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. STICS Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t>
+              <w:t xml:space="preserve">Annual EJP Soil Science Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238150v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Manise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">13. STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impacts of the summer 2019 heatwave on ecosystem functioning inferred from ICOS flux towers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fléchard Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Carbon Observation System, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josette Garnier</w:t>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Le Noë</w:t>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404818v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz A. Domeignoz-Horta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2018 – Frontiers of agricultural landscape research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736194v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arti Bhatia</w:t>
+                <w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz A. Domeignoz-Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
+              <w:t xml:space="preserve">Landscape 2018 – Frontiers of agricultural landscape research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644043v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis on the effects of grain legume insertion and cereal-grain legume intercrops in low input cropping systems in Southern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743300v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
+                <w:t xml:space="preserve">Synthesis on the effects of grain legume insertion and cereal-grain legume intercrops in low input cropping systems in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gavaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603655v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+                <w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602967v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+                <w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602914v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
+                <w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sándor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bathia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794452v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
+                <w:t xml:space="preserve">Luiz Domeignoz-Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743696v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796797v1</w:t>
+                <w:t xml:space="preserve">hal-02743696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of the N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bizouard</w:t>
+                <w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2015 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aberdeen. GBR., Sep 2015, Aberdeen, United Kingdom. 65 p</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743401v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Brilli</w:t>
+                <w:t xml:space="preserve">The diversity of the N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Domeignoz Horta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2015 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aberdeen. GBR., Sep 2015, Aberdeen, United Kingdom. 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794819v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O Emissions in low input cropping systems aiming at environmental impacts reduction in the south of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Gréhan</w:t>
+                <w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
+              <w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740224v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the &amp;quot;cultural profile&amp;quot; method to assess surface platy structure development under no-tillage in the argentinean humid pampas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N2O Emissions in low input cropping systems aiming at environmental impacts reduction in the south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil structural quality of tropical soils: Visual evaluation methods and soil compaction prevention strategies. ISTRO Working Groups F and B, Visual Soil Examination and Evaluation (VSEE) and Subsoil Compaction (SC) joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Maringá, Paraná, Brazil</w:t>
+              <w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792511v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of soil structure on runoff and nitrogen and phosphorous losses in the Argentinean Pampas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Contribution of the &amp;quot;cultural profile&amp;quot; method to assess surface platy structure development under no-tillage in the argentinean humid pampas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Wilson</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Soil structural quality of tropical soils: Visual evaluation methods and soil compaction prevention strategies. ISTRO Working Groups F and B, Visual Soil Examination and Evaluation (VSEE) and Subsoil Compaction (SC) joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Maringá, Paraná, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803425v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculturization in the argentinean northern humid pampas: the impact on soil structure and runoff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">The impact of soil structure on runoff and nitrogen and phosphorous losses in the Argentinean Pampas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.G. Wilson</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803427v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe séminaire STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El estado estructural como indicador de calidad de suelo bajo siembra directa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Agriculturization in the argentinean northern humid pampas: the impact on soil structure and runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.G Wilson</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Congreso Latinoamericano De La Ciencia Del Suelo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Mar del Plata, Argentina</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805849v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la structure d’un sol limoneux en fonction des systèmes de culture : caractérisation et analyse de l’intensité de sa fissuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El estado estructural como indicador de calidad de suelo bajo siembra directa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Carolina Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">XIX Congreso Latinoamericano De La Ciencia Del Suelo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173236v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.V. Auzet</w:t>
+                <w:t xml:space="preserve">Evolution de la structure d’un sol limoneux en fonction des systèmes de culture : caractérisation et analyse de l’intensité de sa fissuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Albergel</w:t>
+                <w:t xml:space="preserve">Sylvain Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Armand</w:t>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763011v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Auzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Runoff measurement methodology on vineyard plots in the mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. World congress of soil science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10107,931 +10232,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First year of the French lysimetric network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sobaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fieuzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS science conference 2924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management and N2O emissions: is it worth worrying? A 12-years experiment on arable cropping system in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keuper Frida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornet Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duval Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferchaud Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Science Days 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Riga, Latvia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+                <w:t xml:space="preserve">Combining a field experiment and modelling to understand the effect of management practices on N2O emissions in Miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">14th European Society of Agronomy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607915v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a field experiment and modelling to understand the effect of management practices on N2O emissions in Miscanthus x giganteus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Society of Agronomy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605784v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating N2 O emissions using the stics soil-crop model in low-input cropping systems in sw France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plaza Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Nitrogen workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skara, Switzerland. , 464 p., 2016, Efficient use of different sources of nitrogen in agriculture - from theory to practice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11053,399 +11178,399 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Nitrogen Workshop. Efficient use of different sources of nitrogen in agriculture - from theory to practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skara, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is platy soil structure development in the argentinean humid pampas related to traffic and crop residue management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ISTRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the underlying massive soil structure on surface platy structure development under no-tillage in silty soils of the argentinean humid pampas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Carolina Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Enrique Andriulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ISTRO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11455,156 +11580,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual Framework, Equations and Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 516 p., 2023, 978-2-7592-3678-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11614,732 +11739,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. Transfers in soil: water, nitrate and heat fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-213, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 12. Carbon and nitrogen transformations in soil and balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-262, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion, un acteur majeur de la dégradation des sols et de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12348,84 +12473,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dossier SOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12435,105 +12560,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrification, denitrification and N2O emissions in STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12601,51 +12726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC4080AC"/>
+    <w:nsid w:val="D86DB0DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12832,51 +12957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-leonard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9907-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8590-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joel.leonard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04752893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clough" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023AV000990" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sasal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Andriulo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Wilson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriulo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1V6D3NZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01243.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58CDAA07C9025162CF26CBCF616CCEAB217AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallardo-Carrera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFP1X4PM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyssels" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knapen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dessel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW5C75SC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2003.11.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9X5QXBP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Joel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792511v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Enrique Andriulo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803425v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805849v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775502v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maniere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238098v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6050" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602868v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803341v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305546v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-leonard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9907-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8590-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joel.leonard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04752893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clough" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023AV000990" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sasal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Andriulo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Wilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1V6D3NZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01243.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58CDAA07C9025162CF26CBCF616CCEAB217AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallardo-Carrera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFP1X4PM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyssels" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knapen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dessel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW5C75SC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2003.11.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9X5QXBP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Joel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Enrique Andriulo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805849v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775502v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maniere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6050" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602868v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805619v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803341v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457325v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305546v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>