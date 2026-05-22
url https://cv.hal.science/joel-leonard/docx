--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,12671 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12620 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël Léonard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel-leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9907-9104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089427548</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=C-D8_48AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-8590-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Personal details</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permanent research scientist at INRAE (French National Research Institute for Agriculture, Food and Environment)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, BioEcoAgro Joint Research Unit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle du Griffon, 180 rue Pierre-Gilles de Gennes, 02000 Barenton-Bugny, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joel.leonard@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sex Male | Date of birth 06/04/1971 | Nationality French</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Profile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the recent years my research activities focused on N2O emissions of alternative cropping systems as a function of agricultural practices and their modelling, leading for example the ADEME EFEMAIR project on that subject. I am also in charge of the development of the N2O emission module in the STICS model and I contributed with this model to an international model intercomparison exercise on N2O emissions and mitigation options simulation (Global Research Alliance on greenhouse gases, project FACCE-JPI CN-MIP). I also leaded a comprehensive evaluation study of the STICS model which was original both in the range of criteria used (accuracy, robustness, qualitative behaviour) and because it avoided any specific calibration before simulation to emulate model use by end users. Finally I am also in charge of an ICOS (Integrated Carbon Observatory System) station for arable crops which was recently labelled at the European level.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keywords: nitrous oxide, greenhouse gases, arable crops, agricultural practices, soil crop models.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PhD thesis, university Paris 6, speciality: “hydrology, hydrogeology, geostatistics and geochemistry”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> MSc in hydrology, University Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> BSc in physical geography.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Permanent research scientist at INRAE (since 2001), department AgroEcoSystem, research unit BioEcoAgro (of which I am deputy director). I formerly headed the AgroImpact unit, from 2013 to 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main research activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: runoff and soil erosion before 2006, soil structure evolution and modelling from 2006 to 2008, N2O emissions from arable cropping systems and their modelling, influence of management options, since 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: PhD student at IRD (french research institute for the development), Bondy, France, and University Paris 6, under the supervision of Dr E. Perrier and Pr G. de Marsily.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: quantification and modelling of the influence of macropores created by termites on water infiltration and runoff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Contractual researcher position at IRD (Niamey, Niger), under the supervision of Dr J.L. Rajot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: influence of mulching of bare crusted Sahelian soils on runoff and infiltration.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop residues moderately influence cumulative N2O emissions through their carbon to nitrogen ratio in a 12-year experiment in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heinesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01072-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulated data for crop and grassland production and carbon-nitrogen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Data Journal for Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/odjar.v10i0.18594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the use of plant protection products and greenhouse gas emissions in arable farming systems in northern France (System-Eco+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling decomposition of crop residue mulches and the associated N2O emissions in a no-till system in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Schmatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 240, pp. 106065. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2024.106065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Abbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing trend of groundwater recharge with limited impact of intense precipitation: Evidence from long-term lysimeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sobaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 637, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04752893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d'usage des phytosanitaires et émissions de gaz à effet de serre en systèmes de grande culture du Nord de la France (System-Eco+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.161-174. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of CO2 exchanges in agro-ecosystems based on a generic soil-crop model-derived methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delandmeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heinesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Manise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.109621. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of uncertainty in simulating crop N2O emissions under contrasting environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Dueri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berg-Mohnicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 340, pp.109619. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Denitrification: Can We Report What We Don't Know?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Butterbach-Bahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E A Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (6), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023AV000990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual correlation and ensemble modelling to improve crop and grassland models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.105625. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Albanito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The monitoring nitrous oxide sources (MIN2OS) satellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chalinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Pasternak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 266, pp.112688. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marciel Redin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro José Giacomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Schmatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Klosterhalfen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Arriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bernhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heye Bogena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Variations in N2O Fluxes from Bioenergy Crops According to Management Practices and Crop Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.675. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11060675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel Mcauliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Domeignoz Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, online (1), 34 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation gradient and crop management affect N2O emissions: simulation of mitigation strategies in rainfed Mediterranean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platy structure development under no-tillage in the northern humid pampas of Argentina and its impact on runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Andriulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2016.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to understanding the origin of platy structure in silty soils under no tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andriulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O emissions of low input cropping systems as affected by legume and cover crops use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 224, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of the N2O reducers matters for the N2O:N-2 denitrification end-product ratio across an annual and a perennial cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Domeignoz Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire technique : Améliorer l'état physico-chimique du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 407, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual discrete rainfall simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (1), pp.51 - 60. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emission by agricultural soils: a review of spatial and temporal variability for mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali M. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.426-433. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil compaction impacts on nitrous oxide emissions in arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (3), pp.348-363. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01243.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Model of Cracks Development Based on a 3D Discrete Shrinkage Volume Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (1), pp.47 - 62. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2007.01042.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bed topography on soil aggregates transport by rill flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Govers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.602-611. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of seedbed structure and water content at sowing on the development of soil surface crusting under rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gallardo-Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne C. Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2007.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of double drilling of small grains on soil erosion by concentrated flow and crop yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gyssels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knapen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Dessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (2), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of soil infiltrability of agricultural soils from continuous rainfall-runoff measurements on small plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 326 (1-4), pp.122-134. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2005.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoDA project: A simulation of soil surface degradation by rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.494 - 506. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2006.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European soil crusting and erodibility assessment from the European Soil Geographical Database using pedotransfer rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Environmental Modelling and Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (1), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological macropores effect on runoff and infiltration: a combined experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 104 (2), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2003.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of runoff critical shear stress for soil erosion from soil shear strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.233-249. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2003.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating curve modelling with Manning’s equation to manage instability and improve extrapolation (Leysse River, Chambéry, France). Hydrological Sciences Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Joel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mietton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourbesville Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 45 (5), pp.739-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltration characteristics of soils in Mediterranean vineyards in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32, pp.209-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of STICS performance for predicting C and N mineralization kinetics and N2O emissions from contrasted litter types on urban lawn soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth STICS seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Université Gembloux Agro-Bio-Tech ; INRAE, Mar 2026, Louvain-la-Neuve (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop residue management impact N2O emissions: results from 10-years-8-cropping-systems field experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinesch Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Union of Soil Sciences; The Italian Society of Soil Science, May 2024, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling CO2 and N2O emissions from a tropical semi-arid parkland cultivated with groundnut and millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yélognissè Agbohessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydina Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-7588, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing trade-offs in cropping systems sustainability by piecing together pedo-climatic datasets and agronomic knowledge with fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Calone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luz Cayuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lagomarsino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. STICS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. STICS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating CO2 fluxes (GPP, RECO, NEE) of diversified crop rotations from STICS outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delandmeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heinesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Manise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. STICS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Floirac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Environmental and Productive Implications of Soil Management Strategies for Sustainable Agriculture: A Combined Process-Based Modelling and Fuzzy Logic-Based Index Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Calone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Acutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EJP Soil Science Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impacts of the summer 2019 heatwave on ecosystem functioning inferred from ICOS flux towers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fléchard Chris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS Science Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integrated Carbon Observation System, Sep 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaks of in situ N2O emissions are influenced by N2O producing and reducing microbial communities across arable soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Domeignoz-Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2018 – Frontiers of agricultural landscape research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis on the effects of grain legume insertion and cereal-grain legume intercrops in low input cropping systems in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of N2O emissions in agroecosystems: the role of N2O-reducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Domeignoz Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Sándor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Domeignoz-Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of the N2O reducers matters for the relative proportion of N2O emitted across cropping systems by denitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Domeignoz Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aberdeen. GBR., Sep 2015, Aberdeen, United Kingdom. 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O Emissions in low input cropping systems aiming at environmental impacts reduction in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vericel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the &amp;quot;cultural profile&amp;quot; method to assess surface platy structure development under no-tillage in the argentinean humid pampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carolina Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Enrique Andriulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil structural quality of tropical soils: Visual evaluation methods and soil compaction prevention strategies. ISTRO Working Groups F and B, Visual Soil Examination and Evaluation (VSEE) and Subsoil Compaction (SC) joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Maringá, Paraná, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of soil structure on runoff and nitrogen and phosphorous losses in the Argentinean Pampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carolina Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Enrique Andriulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculturization in the argentinean northern humid pampas: the impact on soil structure and runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carolina Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Enrique Andriulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El estado estructural como indicador de calidad de suelo bajo siembra directa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carolina Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Enrique Andriulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congreso Latinoamericano De La Ciencia Del Suelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la structure d’un sol limoneux en fonction des systèmes de culture : caractérisation et analyse de l’intensité de sa fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff measurement methodology on vineyard plots in the mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Fonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. World congress of soil science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First year of the French lysimetric network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sobaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure-Catteloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noële Enjelvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS science conference 2924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop residue management and N2O emissions: is it worth worrying? A 12-years experiment on arable cropping system in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keuper Frida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bornet Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duval Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferchaud Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Riga, Latvia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arti Bathia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a field experiment and modelling to understand the effect of management practices on N2O emissions in Miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Society of Agronomy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating N2 O emissions using the stics soil-crop model in low-input cropping systems in sw France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plaza Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Switzerland. , 464 p., 2016, Efficient use of different sources of nitrogen in agriculture - from theory to practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices of Miscanthus x giganteus strongly influence soil properties and N2O emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gréhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop. Efficient use of different sources of nitrogen in agriculture - from theory to practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is platy soil structure development in the argentinean humid pampas related to traffic and crop residue management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carolina Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Enrique Andriulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ISTRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the underlying massive soil structure on surface platy structure development under no-tillage in silty soils of the argentinean humid pampas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Carolina Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Enrique Andriulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. ISTRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual Framework, Equations and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 516 p., 2023, 978-2-7592-3678-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delandmeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10. Transfers in soil: water, nitrate and heat fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-213, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 12. Carbon and nitrogen transformations in soil and balances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Clivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-262, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion, un acteur majeur de la dégradation des sols et de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dossier SOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 184 p., 2009, INRA Mensuel. Les Dossiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrification, denitrification and N2O emissions in STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12726,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D86DB0DE"/>
+    <w:nsid w:val="F7C498AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12957,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-leonard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9907-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8590-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joel.leonard@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04752893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clough" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Davidson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023AV000990" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sasal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Andriulo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Wilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriulo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1V6D3NZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019572v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01243.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58CDAA07C9025162CF26CBCF616CCEAB217AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallardo-Carrera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFP1X4PM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyssels" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knapen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dessel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW5C75SC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2003.11.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9X5QXBP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Joel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792511v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Enrique Andriulo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805849v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775502v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maniere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6050" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602868v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805619v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803341v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457325v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305546v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joel-leonard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9907-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=C-D8_48AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8590-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joel.leonard@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477650v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01072-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04752893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131340" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Manise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109621" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Dueri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rosso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clough" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Davidson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023AV000990" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peyrard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gr&#233;han" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11060675" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz Horta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13853" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plaza Bonilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sasal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Andriulo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G Wilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriulo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2016.08.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1V6D3NZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00971" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93WNF4J8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01243.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58CDAA07C9025162CF26CBCF616CCEAB217AE83/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908100v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2007.01042.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NS6X06P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668268v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gim&#233;nez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Govers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1418" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHS5SKK5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallardo-Carrera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2007.01.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFP1X4PM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyssels" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poesen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knapen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Dessel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2006.05.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW5C75SC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ludwig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX45N2P3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01908097v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2006.03.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFPMK25R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lambert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rajot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2003.11.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9X5QXBP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2003.11.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHQ0FNFJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Joel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Najib" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693228v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom K&#252;nnemann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinesch Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639401v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#232; Agbohessou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7588" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Cayuela" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lagomarsino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13636" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238150v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valkama" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736194v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743300v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603655v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743401v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792511v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Carolina Sasal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Enrique Andriulo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803425v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803427v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173236v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lheureux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775502v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maniere" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6050" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605784v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gr&#233;han" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602868v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604040v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805619v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803341v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457325v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824649v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305546v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>