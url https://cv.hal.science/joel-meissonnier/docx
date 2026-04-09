--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,3952 +66,4021 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démotorisation des personnes vieillissantes : un virage difficile à négocier dans l’histoire de vie des baby-boomers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 99 (3-4 / 2025 - Mobilités Spatiales et biographies)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05582642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités commerciales des retraité·es : la dépendance à la voiture se traduit‑elle par l’éviction des centres-villes de la génération 1945‑1960 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pélata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Armoogum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 94 (1), pp.123-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.094.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05384847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rush hour. Why despite flexible working workers resist change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23800127.2020.1860512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03110365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face ou faire avec. Situations de vulnérabilité et situations de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mobilité et vulnérabilités, 6, https://journals.openedition.org/popvuln/1249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routines automobiles à l’épreuve des perturbations. Comprendre les résistances au changement à partir de récits d’usagers dans la métropole lilloise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1-2 (N° 119-120), pp. 25-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02923865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités quotidiennes des résidents des quartiers prioritaires en France : l'influence des unités urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (2), pp.20-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité en méthodes. Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La mobilité en méthodes, 2019, 5p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2019-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le panel comme support d’une hybridation entre approches qualitatives et qualitatives. Et si on s’attachait à « faire parler » les données de mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La mobilité en méthodes, 2019, 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2019-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des transports aux mobilités, changement de cap pour les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préventique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The multimodal transportation hubs are also places for waiting. Is it the node of problems for people with a mental, a cognitive or a psychological disability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.6298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Commented Walk Method as a Way of Highlighting Precise Daily Mobility Difficulties – A Case Study Focusing on Cognitive or Mental Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.4403 - 4409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métro – boulot - dodo : quoi de neuf dans nos routines de mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métro – boulot - dodo : quoi de neuf dans nos routines de mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Métro – boulot - dodo : quoi de neuf dans nos routines de mobilité ?, 1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités quotidiennes et localisations : quelle transition énergétique du point de vue des familles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140902003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01778017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la mobilité dans une politique de rénovation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (163), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1028938ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pause méridienne : un facteur clé de l’évolution de la mobilité en France depuis 35 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Loup Madre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et statistique - Economy and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 457, pp 35-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour mieux analyser les comportements de déplacement, comment ajuster nos protocoles d'enquête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 | 2012, pp.3-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01778193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TERRITOIRES COMMERCIAUX DES VENDEURS AMBULANTS A ISTANBUL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, janvier (127), pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une typologie des abonnés des transports ferroviaires se déplaçant quotidiennement sur de longues distances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, janvier-mars (n°82), 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités dans les territoires ruraux : premiers résultats d’une recherche-action passant par le tournage d’un film documentaire à Lumbres (62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pitaval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», 7èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Jun 2025, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05421167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can we encourage rural populations to question their travel habits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEMS #7 - Peri urban and rural areas : how can we make the transition to low carbon mobility for all ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA - CNFPT - GART - UTPF - STRASBOURG.EU, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05421253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité des personnes vieillissantes à l’épreuve de l’autonomisation de la voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05421202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogeons le panel qualitatif sur l'interrogation qu'il suscite chez le panéliste : le cas d'une enquête sur la mobilité des seniors à Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études Le suivi des pratiques de mobilité par panel : intérêt et limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laet, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un film documentaire pour impliquer la masse critique d’habitants nécessaire à la mise en place de solutions de transport alternatives à la voiture solo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Mobilités rurales : objets, récits, transformations - Colloque de clôture du projet "Mobilités Rurales" de L'Ecole de design Nantes Atlantique dans le cadre du programme PREVER de l'eXtrême Défi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de design Nantes Atlantique, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités générationnelles dans les situations d’interactions accidentogènes ou traumatisantes sur voirie : focus sur les retraités de la métropole lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92e Congrès de l'Acfas, colloque SaNuiT – Inégalités socioterritoriales et traumatismes routiers, causes et conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment bouger après 80 ans ? Mobilité et motricité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées annuelles de la Société Française de Gériatrie et Gérontologie (SFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04878889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis du vieillissement de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Szymanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Études de la Mobilité Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA - Université Gustave Eiffel, Nov 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04878967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voiture comme caddie? Dialogue entre recherches qualitatives et quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, circulations - 10e Congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; Centre Max Weber; Laboratoire Triangle; Université Lumière Lyon 2, Jul 2023, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démotorisation des seniors : un virage difficile à négocier dans l’histoire de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport - Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily mobility of elderly: processes of eviction and processes of avoidance of metropolitan core cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL Lausanne, Sep 2023, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04373722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec ou sans situation de handicap : vers une inéluctable immobilité avec l’âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXeme colloque national de démographie - CUDEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESP Rennes &amp; Université de Rennes, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04373599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le paradoxe du grand âge : réduire sa vitesse pour ne pas ralentir – le cas de la métropole lilloise</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papy-boomers : prolonger sa mobilité coûte que coûte ? Entre tactiques (in)censées et pratiques genrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Université du Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Papy-boomers : prolonger sa mobilité coûte que coûte ? Entre tactiques (in)censées et pratiques genrées</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04374368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand vient l'âge d'une démotorisation, quels arbitrages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vendredis Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSFS – GT n°23 de l’AISLF, Mar 2022, En Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04374210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du grand âge : réduire sa vitesse pour ne pas ralentir – le cas de la métropole lilloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université du Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Université de Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04374259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seniors et pratiques de mobilité : une analyse de cohortes sur la Métropole Européenne de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette (Luxembourg), Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04374547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recoudre la ville par les pôles d'échanges ? Continuités et ruptures des mobilités intermodales dans deux quartiers de gare (Fontainebleau et Saint-Brieuc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème rencontres internationales en urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme; Laboratoire image ville environnement UMR 7362, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02163409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes vers le travail en heures de pointe. Saisir l’opportunité qu’offrent les situations exceptionnelles pour accompagner le changement de comportement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées nationales du management de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema; CNFPT, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02272854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes vers le travail en heures de pointe. Quel accompagnement au changement des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Aménagement Economie Transports; ENTPE; Université de Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02271695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHROMORIENTATION : VERS UN DISPOSITIF DE JALONNEMENT COMPLÉMENTAIRE À DESTINATION DES PIÉTONS ET CYCLISTES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Palmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et frontières. Le développement à l'épreuve des régions frontalières. Colloque annuel de l’ASRDLF 2016, à Gatineau, Quebec, du 7 au 9 Juillet 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements de comportements de mobilité quotidienne concomitants à des déménagements ? Quand les données invitent a réorienter les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités spatiales et populations - XVIIe COLLOQUE NATIONAL DE DEMOGRAPHIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Villeneuve d’Ascq France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche socio-spatiale de l’intermodalité dans les espaces gares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es rencontres de Théoquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théoquant, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermodal public transit and spatio-temporal activity of passengers during transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of American Geographers, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind your travel ! Motivation, time use, and intent : Three factors of travel to be investigated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th WCTR, World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un accès aux ressources urbaines plus équitables : la piste du covoiturage dynamique sur le territoire d'un PRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions / 11ème colloque du groupe de travail "Mobilités Spatiales et Fluidité Sociale" de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626544v1</w:t>
-              </w:r>
-[...1587 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités rurales : un voyage au Pays de Lumbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Palmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pitaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4021,301 +4090,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of survey methods for understanding senior citizens' mobility in the European Metropolis of Lille (MEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on transport survey methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Da Nang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Commented Walk Method as a Way of Highlighting Precise Daily Mobility Difficulties. A case study focusing on cognitive or mental diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dejoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Transport Research Conference Moving Forward Innovative Solutions for Tomorrow's Mobility PGE Narodowy, Warsaw, Poland - 18-21 April 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner les futurs urbains: de la ville-coupure de l’automobile à la ville-couture du vélo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Torro-Tokodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Velo-City 2015 “cycling : future maker”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4325,583 +4394,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des seniors de la Métropole Européenne de Lille - Résultats issus de l'enquête qualitative 2023 - Présentation thématique des témoignages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05322528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des seniors de la Métropole Européenne de Lille Résultats issus de l'enquête qualitative 2022 - Témoignages thématisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema HdF. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des personnes âgées - État de l’art bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des personnes âgées sur le territoire de la MEL (Métropole Européenne de Lille) - Résultats issus de l’enquête qualitative 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mobilité des seniors de la Métropole Européenne de Lille Résultats issus de l'enquête qualitative 2022 - Témoignages thématisés</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des personnes âgées sur le territoire de la MEL (Métropole Européenne de Lille) - Premiers résultats issus de l’enquête qualitative 2019-2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema HdF. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2022</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03676999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR Villes durables 2010 Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon Rapport résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENTPE; Université Lille 1; CEREMA; IFFSTAR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4911,1232 +4980,1232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à la génération du tout-voiture à se déplacer autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Joinet, Caroline Laborde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir, et alors ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France; Les cahiers de l'Institut Paris Région, pp.123-126, 2024, 978-2130870326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04878669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux seniors : voiture et dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Urie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités du quotidien. Comprendre les années 2010-2020 pour mieux appréhender demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cerema editions, 2022, 978-2-37180-532-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04374138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure les baby-boomers dans la mobilité du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mertiny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités décarbonées - Un défi global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, éditions du cerema, pp.105-109, 2022, 978-2-37180-541-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04374100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological hybridization to analyze orientation experience in the urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ole B. Jensen, Claus Lassen, Vincent Kaufmann, Malene Freudendal-Pedersen, Ida Sofie Gøtzsche Lange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Urban Mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapter 9 ; 10 p., 2020, 9781351058759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351058759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02923905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) intermodalité(s) dans les mobilités quotidiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports et intermodalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-288, 2016, Collection Sciences, société et nouvelles technologies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01386621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déménagement comme occasion de rompre les routines de mobilité quotidienne et de s’engager dans une mobilité durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helga-Jane Scarwell, Divya Leducq, Annette Groux (éds.), Réussir la transition énergétique, Villeneuve d’Ascq, Presse Universitaire du Septentrion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 123-133., 2015, 9782757408568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18270⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01778006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il étendre les diagnostics de performance énergétique des logements à leur localisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité en transitions, connaître, comprendre et représenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de relogement dans ses dimensions socio-spatiales : vers une reconfiguration des routines de mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jimmy Armoogum, Tristan Guilloux, Cyprien Richer (éds.), Mobilité en transitions - connaître, comprendre et représenter, Lyon, éditions du CEREMA, pp. 181-196.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les facteurs énergétiques impactent-ils les arbitrages résidentiels ? L'intérêt d'une approche peu directive réitérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-C Zélem, C. Beslay (éds.), Sociologie de l’énergie : gouvernance et pratiques sociales, Paris, CNRS éditions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 383-390., 2015, 978-2-271-08515-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accession à la propriété vient-elle rompre l’inertie des routines de mobilité quotidienne et permettre de s’engager sur la voie d’une mobilité durable ? Décryptage d’un paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helga-Jane Scarwell, Divya Leducq, Annette Groux (éds.), Transition énergétique, quelle dynamique de changement, Paris, L’Harmattan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-132., 2015, ISBN : 978-2-343-06992-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse dynamique des situations de relogement. Les reconfigurations spatiales et sociales produites par le relogement : le cas du Programme de Rénovation Urbaine de Tourcoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion; Fol S., Miot Y., Vignal C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités résidentielles, territoires et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse Universitaire du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782757407431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse Universitaire du Septentrion</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01778103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de l'espace urbain par les jeunes en situation de précarité dans trois « quartiers » d'Istanbul Un « repli » à considérer selon l'histoire résidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe Gerber, Samuel Carpentier (éds.), 2013, Mobilités et modes de vie ; vers une recomposition de l’habiter, Actes du colloque MSFS, Luxembourg, 26-28 mars 2009, Rennes, PUR.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 89-112., 2013, 9782753522497. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.34471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.34471⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01778150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ancrage et déambulation, les tactiques socio-spatiales du marchand de rue. Le cas des lieux de transit à Istanbul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yves Bocquet, René-Paul Desse (éds.), 2010, Commerce et mobilités, Actes du colloque 2007 de la commission de géographie du commerce, Éditions Universitaires de Dijon, coll. ’Sociétés’.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 71-87, 2010, 978-2-915611-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POUR FAIRE FACE À L’AUTOMOBILITÉ : DES TRANSPORTS EN COMMUN PLUS LUDIQUES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Clochard, Anaïs Rocci, Stéphanie Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommation &amp; Sociétés Automobilités et altermobilités : quels changements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp. 41-48, 2008, Dossiers Sciences Humaines et Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'optimisation des temps quotidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garabuau-Moussaoui Isabelle, Palomares Elise, Desjeux Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentations contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp. 213-240, 2002, Dossiers sciences humaines et sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6146,91 +6215,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité : les papy-boomers dans une impasse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04129527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6240,232 +6309,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CEREMA, collection Rapports de recherche et rapports techniques. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CEREMA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-37180-423-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-37180-423-4</w:t>
+                <w:t xml:space="preserve">halshs-02537392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaa Baa. Production, Traffic and Consumption of Methamphetamine in Mainland Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Chouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Singapore University Press, pp.232, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6612,51 +6681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pitaval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Szymanski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373599v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Leli&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2020.1860512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03035526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-06" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.362" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028938ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12119" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Torro-Tokodi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Urie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mertiny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351058759" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351058759" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/transports-et-intermodalite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18270" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777963v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/3174?lang=fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578237v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129527v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Chouvy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384847v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2020.1860512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03035526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028938ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pitaval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Szymanski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Leli&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Torro-Tokodi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Urie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mertiny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351058759" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351058759" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/transports-et-intermodalite" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/3174?lang=fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129527v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Chouvy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>