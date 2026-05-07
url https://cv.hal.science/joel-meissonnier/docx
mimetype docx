--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -364,112 +364,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03110365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilités quotidiennes des résidents des quartiers prioritaires en France : l'influence des unités urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (2), pp.20-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire face ou faire avec. Situations de vulnérabilité et situations de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populations vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mobilité et vulnérabilités, 6, https://journals.openedition.org/popvuln/1249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routines automobiles à l’épreuve des perturbations. Comprendre les résistances au changement à partir de récits d’usagers dans la métropole lilloise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -485,152 +580,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/1-2 (N° 119-120), pp. 25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02923865v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02950998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité en méthodes. Éditorial</w:t>
               </w:r>
@@ -900,196 +900,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Commented Walk Method as a Way of Highlighting Precise Daily Mobility Difficulties – A Case Study Focusing on Cognitive or Mental Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.4403 - 4409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The multimodal transportation hubs are also places for waiting. Is it the node of problems for people with a mental, a cognitive or a psychological disability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.6298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777434v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01777414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métro – boulot - dodo : quoi de neuf dans nos routines de mobilité ?</w:t>
               </w:r>
@@ -1233,196 +1233,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser la mobilité dans une politique de rénovation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (163), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1028938ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes et localisations : quelle transition énergétique du point de vue des familles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20140902003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778017v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pause méridienne : un facteur clé de l’évolution de la mobilité en France depuis 35 ans</w:t>
               </w:r>
@@ -1703,767 +1703,1491 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, janvier-mars (n°82), 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des seniors de la Métropole Européenne de Lille - Résultats issus de l'enquête qualitative 2023 - Présentation thématique des témoignages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05322528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des personnes âgées sur le territoire de la MEL (Métropole Européenne de Lille) - Résultats issus de l’enquête qualitative 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des seniors de la Métropole Européenne de Lille Résultats issus de l'enquête qualitative 2022 - Témoignages thématisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema HdF. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des personnes âgées - État de l’art bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité des personnes âgées sur le territoire de la MEL (Métropole Européenne de Lille) - Premiers résultats issus de l’enquête qualitative 2019-2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREMA - UMR MATRiS. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03676999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 190 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR Villes durables 2010 Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon Rapport résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENTPE; Université Lille 1; CEREMA; IFFSTAR. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogeons le panel qualitatif sur l'interrogation qu'il suscite chez le panéliste : le cas d'une enquête sur la mobilité des seniors à Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études Le suivi des pratiques de mobilité par panel : intérêt et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laet, Jul 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05421178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité des personnes vieillissantes à l’épreuve de l’autonomisation de la voiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05421202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner les mobilités dans les territoires ruraux : premiers résultats d’une recherche-action passant par le tournage d’un film documentaire à Lumbres (62)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Palmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pitaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», 7èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ULCO, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we encourage rural populations to question their travel habits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS #7 - Peri urban and rural areas : how can we make the transition to low carbon mobility for all ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA - CNFPT - GART - UTPF - STRASBOURG.EU, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un film documentaire pour impliquer la masse critique d’habitants nécessaire à la mise en place de solutions de transport alternatives à la voiture solo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Mobilités rurales : objets, récits, transformations - Colloque de clôture du projet "Mobilités Rurales" de L'Ecole de design Nantes Atlantique dans le cadre du programme PREVER de l'eXtrême Défi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de design Nantes Atlantique, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités générationnelles dans les situations d’interactions accidentogènes ou traumatisantes sur voirie : focus sur les retraités de la métropole lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92e Congrès de l'Acfas, colloque SaNuiT – Inégalités socioterritoriales et traumatismes routiers, causes et conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05421078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis du vieillissement de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Études de la Mobilité Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA - Université Gustave Eiffel, Nov 2024, Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04878967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment bouger après 80 ans ? Mobilité et motricité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées annuelles de la Société Française de Gériatrie et Gérontologie (SFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Gériatrie et Gérontologie (SFGG), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04878889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les défis du vieillissement de la population</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec ou sans situation de handicap : vers une inéluctable immobilité avec l’âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études de la Mobilité Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA - Université Gustave Eiffel, Nov 2024, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">XIXeme colloque national de démographie - CUDEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESP Rennes &amp; Université de Rennes, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démotorisation des seniors : un virage difficile à négocier dans l’histoire de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport - Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voiture comme caddie? Dialogue entre recherches qualitatives et quantitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pélata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2472,680 +3196,542 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, circulations - 10e Congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie; Centre Max Weber; Laboratoire Triangle; Université Lumière Lyon 2, Jul 2023, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily mobility of elderly: processes of eviction and processes of avoidance of metropolitan core cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL Lausanne, Sep 2023, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04373722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Avec ou sans situation de handicap : vers une inéluctable immobilité avec l’âge ?</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du grand âge : réduire sa vitesse pour ne pas ralentir – le cas de la métropole lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Université de Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04374259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papy-boomers : prolonger sa mobilité coûte que coûte ? Entre tactiques (in)censées et pratiques genrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Université du Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04374368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand vient l'âge d'une démotorisation, quels arbitrages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendredis Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSFS – GT n°23 de l’AISLF, Mar 2022, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04374210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seniors et pratiques de mobilité : une analyse de cohortes sur la Métropole Européenne de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">, Université du Luxembourg; Luxembourg Institute of Socio-economic Research, LISER, Jun 2022, Esch-sur-Alzette (Luxembourg), Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04374547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recoudre la ville par les pôles d'échanges ? Continuités et ruptures des mobilités intermodales dans deux quartiers de gare (Fontainebleau et Saint-Brieuc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3161,73 +3747,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème rencontres internationales en urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme; Laboratoire image ville environnement UMR 7362, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02163409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes vers le travail en heures de pointe. Saisir l’opportunité qu’offrent les situations exceptionnelles pour accompagner le changement de comportement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3243,73 +3829,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées nationales du management de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema; CNFPT, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02272854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes vers le travail en heures de pointe. Quel accompagnement au changement des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3325,642 +3911,642 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Aménagement Economie Transports; ENTPE; Université de Lyon, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02271695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHROMORIENTATION : VERS UN DISPOSITIF DE JALONNEMENT COMPLÉMENTAIRE À DESTINATION DES PIÉTONS ET CYCLISTES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Palmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et frontières. Le développement à l'épreuve des régions frontalières. Colloque annuel de l’ASRDLF 2016, à Gatineau, Quebec, du 7 au 9 Juillet 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements de comportements de mobilité quotidienne concomitants à des déménagements ? Quand les données invitent a réorienter les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités spatiales et populations - XVIIe COLLOQUE NATIONAL DE DEMOGRAPHIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Villeneuve d’Ascq France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche socio-spatiale de l’intermodalité dans les espaces gares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es rencontres de Théoquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théoquant, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermodal public transit and spatio-temporal activity of passengers during transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Piombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of American Geographers, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01196227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind your travel ! Motivation, time use, and intent : Three factors of travel to be investigated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th WCTR, World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un accès aux ressources urbaines plus équitables : la piste du covoiturage dynamique sur le territoire d'un PRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités spatiales et ressources métropolitaines : l'accessibilité en questions / 11ème colloque du groupe de travail "Mobilités Spatiales et Fluidité Sociale" de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3970,117 +4556,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités rurales : un voyage au Pays de Lumbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Palmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pitaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4090,893 +4676,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of survey methods for understanding senior citizens' mobility in the European Metropolis of Lille (MEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference on transport survey methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Da Nang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Commented Walk Method as a Way of Highlighting Precise Daily Mobility Difficulties. A case study focusing on cognitive or mental diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dejoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Transport Research Conference Moving Forward Innovative Solutions for Tomorrow's Mobility PGE Narodowy, Warsaw, Poland - 18-21 April 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner les futurs urbains: de la ville-coupure de l’automobile à la ville-couture du vélo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Torro-Tokodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Velo-City 2015 “cycling : future maker”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386656v1</w:t>
-              </w:r>
-[...584 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5458,381 +5458,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01386621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accession à la propriété vient-elle rompre l’inertie des routines de mobilité quotidienne et permettre de s’engager sur la voie d’une mobilité durable ? Décryptage d’un paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Helga-Jane Scarwell, Divya Leducq, Annette Groux (éds.), Transition énergétique, quelle dynamique de changement, Paris, L’Harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-132., 2015, ISBN : 978-2-343-06992-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les facteurs énergétiques impactent-ils les arbitrages résidentiels ? L'intérêt d'une approche peu directive réitérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M-C Zélem, C. Beslay (éds.), Sociologie de l’énergie : gouvernance et pratiques sociales, Paris, CNRS éditions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 383-390., 2015, 978-2-271-08515-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le déménagement comme occasion de rompre les routines de mobilité quotidienne et de s’engager dans une mobilité durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helga-Jane Scarwell, Divya Leducq, Annette Groux (éds.), Réussir la transition énergétique, Villeneuve d’Ascq, Presse Universitaire du Septentrion.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 123-133., 2015, 9782757408568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.18270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus de relogement dans ses dimensions socio-spatiales : vers une reconfiguration des routines de mobilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jimmy Armoogum, Tristan Guilloux, Cyprien Richer (éds.), Mobilité en transitions - connaître, comprendre et représenter, Lyon, éditions du CEREMA, pp. 181-196.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01777481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il étendre les diagnostics de performance énergétique des logements à leur localisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité en transitions, connaître, comprendre et représenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01777468v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01777950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse dynamique des situations de relogement. Les reconfigurations spatiales et sociales produites par le relogement : le cas du Programme de Rénovation Urbaine de Tourcoing</w:t>
               </w:r>
@@ -6681,51 +6681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384847v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2020.1860512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03035526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778017v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028938ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pitaval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Szymanski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Leli&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Torro-Tokodi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Urie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mertiny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351058759" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351058759" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/transports-et-intermodalite" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18270" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/3174?lang=fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129527v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Chouvy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meissonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384847v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;lata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2020.1860512" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03035526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tebar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028938ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Madre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778193v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hasiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pitaval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Szymanski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Leli&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Conesa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Papon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Torro-Tokodi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Urie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04374100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mertiny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351058759" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351058759" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/products/transports-et-intermodalite" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18270" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777468v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778103v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/3174?lang=fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34471" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129527v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Chouvy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>