--- v0 (2026-03-09)
+++ v1 (2026-04-29)
@@ -66,191 +66,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
+                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part I): Manipulation of JH, agonist, and precocene fails to induce the onset of egg care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dupont</w:t>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.48. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.105841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104663v1</w:t>
+                <w:t xml:space="preserve">hal-05333406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European earwig: a model species for studying the (early) evolution of social life</w:t>
               </w:r>
@@ -409,350 +409,350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Groutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Wallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (7), pp.1287-1299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-025-02912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family life and cadmium ingestion independently shape offspring microbiomes in a subsocial insect.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Honorio</w:t>
+                <w:t xml:space="preserve">Alternative reproductive strategies in two cryptic species of the European earwig complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e120. </w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.microbiol.100161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00114-025-01999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351355v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part I): Manipulation of JH, agonist, and precocene fails to induce the onset of egg care</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Family life and cadmium ingestion independently shape offspring microbiomes in a subsocial insect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176, pp.105841. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.microbiol.100161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333406v1</w:t>
+                <w:t xml:space="preserve">hal-05351355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does group living protect offspring from the toxic effects of cadmium ingestion in juvenile earwigs?</w:t>
               </w:r>
@@ -866,1575 +866,1562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earwig mothers can boost offspring’s defence against pathogens during postoviposition care</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal regulation of parental care in insects: a call for exploring vulnerabilities to anthropogenic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.10.024⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.101451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2025.101451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775458v1</w:t>
+                <w:t xml:space="preserve">hal-05338016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal regulation of parental care in insects: a call for exploring vulnerabilities to anthropogenic pollutants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Earwig mothers can boost offspring’s defence against pathogens during postoviposition care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquart-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73, pp.101451. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.123010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2025.101451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338016v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part II): Precocene exposure reduces post-oviposition egg care behaviours</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Earwig mothers employ a suite of hygienic behaviors to defend their nest against microbial threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105839⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (2), pp.araf123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araf123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333413v1</w:t>
+                <w:t xml:space="preserve">hal-05507792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With or without you: Gut microbiota does not predict aggregation behavior in European earwig females</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Juvenile hormone and maternal egg care in the European earwig (part II): Precocene exposure reduces post-oviposition egg care behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Wallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arae022⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.105839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2025.105839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04531170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biology and social life of earwigs (Dermaptera)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">With or without you: Gut microbiota does not predict aggregation behavior in European earwig females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, pp.259-276. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (3), pp.arae022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-013023-015632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arae022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04372369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between weapon size and six key behavioural and physiological traits in males of the European earwig</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The biology and social life of earwigs (Dermaptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.430⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.259-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-013023-015632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613312v1</w:t>
+                <w:t xml:space="preserve">hal-04372369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome turnover during offspring development varies with maternal care, but not moult, in a hemimetabolous insect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationship between weapon size and six key behavioural and physiological traits in males of the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.e67. </w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.e55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.microbiol.100117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940626v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat waves during egg development alter maternal care and offspring quality in the European earwig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microbiome turnover during offspring development varies with maternal care, but not moult, in a hemimetabolous insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.104006⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.microbiol.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777651v1</w:t>
+                <w:t xml:space="preserve">hal-04940626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited effects of a glyphosate-based herbicide on the behaviour and immunity of males from six populations of the European earwig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pasquier</w:t>
+                <w:t xml:space="preserve">Heat waves during egg development alter maternal care and offspring quality in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.44205-44217. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.104006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34063-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2024.104006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628023v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The costs and benefits of maternal egg care in the earwig Forficula pubescens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lécureuil</w:t>
+                <w:t xml:space="preserve">Limited effects of a glyphosate-based herbicide on the behaviour and immunity of males from six populations of the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-022-00890-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.44205-44217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34063-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845272v1</w:t>
+                <w:t xml:space="preserve">hal-04628023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cadmium ingestion on reproduction and maternal egg care in the European earwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Depierrefixe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">maryse rouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 195, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium does not affect post-hatching maternal care or early offspring development in earwigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Moreau</w:t>
+                <w:t xml:space="preserve">The costs and benefits of maternal egg care in the earwig Forficula pubescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arad011⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (1), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-022-00890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033406v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earwig mothers consume the feces of their juveniles during family life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Devers</w:t>
+                <w:t xml:space="preserve">Cadmium does not affect post-hatching maternal care or early offspring development in earwigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12941⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arad011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285027v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costs and benefits of isolation from siblings during family life in adult earwigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie van Meyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 193, pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2599,64 +2586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess Vickruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2684,2370 +2671,2370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature, fungal infection and weight on intermoult duration and survival of starving larvae in the European earwig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Earwig mothers consume the feces of their juveniles during family life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van Meyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104262⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241476v1</w:t>
+                <w:t xml:space="preserve">hal-03285027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Microbial Drivers of Sociality -From Multicellularity to Animal Societies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alteration of gut microbiota with a broad‐spectrum antibiotic does not impair maternal care in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van Meyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.752906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (7), pp.1034-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357878v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal exposure to deltamethrin stimulates reproduction and has limited effects on post-hatching maternal care in the European earwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (29), pp.39501-39512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-13511-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of gut microbiota with a broad‐spectrum antibiotic does not impair maternal care in the European earwig</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature, fungal infection and weight on intermoult duration and survival of starving larvae in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Coulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215514v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offspring reverse transcriptome responses to maternal deprivation when reared with pathogens in an insect with facultative family life</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Microbial Drivers of Sociality -From Multicellularity to Animal Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H W Biedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Rohlfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino P Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0440⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.752906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.752906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565970v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first of five moults of Forficula auricularia L. (Dermaptera: Forficulidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variations in seasonal (not mean) temperatures drive rapid adaptations to novel environments at a continent scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Entomologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4039/tce.2020.57⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.e02973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972486v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in seasonal (not mean) temperatures drive rapid adaptations to novel environments at a continent scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reproductives and eggs trigger worker vibration in a subterranean termite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ruhland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2973⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.5892-5898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471098v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductives and eggs trigger worker vibration in a subterranean termite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient but occasionally imperfect vertical transmission of gut mutualistic protists in a wood‐feeding termite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Ruhland</w:t>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Moulin</w:t>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Choppin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6325⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.308-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982089v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient but occasionally imperfect vertical transmission of gut mutualistic protists in a wood‐feeding termite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sublethal exposure to deltamethrin impairs maternal egg care in the European earwig Forficula auricularia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van Meyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15322⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, pp.127383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439757v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal exposure to deltamethrin impairs maternal egg care in the European earwig Forficula auricularia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Friend or foe? The apparent benefits of gregarine (Apicomplexa: Sporozoa) infection in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Arcila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127383⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6-7), pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867055v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friend or foe? The apparent benefits of gregarine (Apicomplexa: Sporozoa) infection in the European earwig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filial egg cannibalism in the European earwig: its determinants and implications in the evolution of maternal egg care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van Meyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.155-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527230v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filial egg cannibalism in the European earwig: its determinants and implications in the evolution of maternal egg care</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Offspring reverse transcriptome responses to maternal deprivation when reared with pathogens in an insect with facultative family life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Körner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vogelweith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Libbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Foitzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Feldmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 164, pp.155-162. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1926), pp.20200440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2020.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613358v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The first of five moults of Forficula auricularia L. (Dermaptera: Forficulidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
+              <w:t xml:space="preserve">Canadian Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (6), pp.783-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4039/tce.2020.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117915v1</w:t>
+                <w:t xml:space="preserve">hal-02972486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The other facets of family life and their role in the evolution of animal sociality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94 (1), pp.199-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.12443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the link between endothermy, energy budget, and parental care: a comment on Beekman et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arz034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love them all: mothers provide care to foreign eggs in the European earwig Forficula auricularia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie van Meyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arz012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective personalities: present knowledge and new frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Lichtenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Doering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Pretorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00265-019-2639-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced biparental care during colony foundation in two subterranean termites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.192 - 200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surrounding pathogens shape maternal egg care but not egg production in the European earwig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joint effects of group sex-ratio and Wolbachia infection on female reproductive success in the terrestrial isopod Armadillidium vulgare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Laverré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Souty-Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arx140⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117948v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social immunity: why we should study its nature, evolution and functions across all social systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surrounding pathogens shape maternal egg care but not egg production in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arx140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117945v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended winters entail long-term costs for insect offspring reared in an overwinter burrow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Social immunity: why we should study its nature, evolution and functions across all social systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van Meyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.116-122. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117943v1</w:t>
+                <w:t xml:space="preserve">hal-02117945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Beyond eusocial insects: studying the other social insects to better understand social evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Steiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5088,750 +5075,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age, pathogen exposure, but not maternal care shape offspring immunity in an insect with facultative family life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Extended winters entail long-term costs for insect offspring reared in an overwinter burrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Foitzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.69. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.116-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-017-0926-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695255v1</w:t>
+                <w:t xml:space="preserve">hal-02117943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated robots and the evolution of reciprocity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël D Meunier</w:t>
+                <w:t xml:space="preserve">Condition-Dependent Trade-Off Between Weapon Size and Immunity in Males of the European Earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Körner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vogelweith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Foitzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08339-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467623v1</w:t>
+                <w:t xml:space="preserve">hal-02117959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-Dependent Trade-Off Between Weapon Size and Immunity in Males of the European Earwig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Age, sex, mating status, but not social isolation interact to shape basal immunity in a group-living insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vogelweith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Foitzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08339-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (11), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117959v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age, sex, mating status, but not social isolation interact to shape basal immunity in a group-living insect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Meunier</w:t>
+                <w:t xml:space="preserve">Simulated robots and the evolution of reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël D Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103 (11), pp.64-70. </w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117957v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When earwig mothers do not care to share: Parent-offspring competition and the evolution of family life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Age, pathogen exposure, but not maternal care shape offspring immunity in an insect with facultative family life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vogelweith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Körner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Foitzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12915⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-017-0926-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738219v1</w:t>
+                <w:t xml:space="preserve">hal-01695255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal condition determines offspring behavior toward family members in the European earwig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">When earwig mothers do not care to share: Parent-offspring competition and the evolution of family life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Körner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Scheiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aytül Yüksel-Dadak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.494-500. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (11), pp.2098-2107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arv181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117966v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population determines whether and how life-history traits vary between reproductive events in an insect with maternal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Veuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 182 (2), pp.443 - 452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5859,1840 +5859,1840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin and multilevel selection in social evolution: a never-ending controversy?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Maternal condition determines offspring behavior toward family members in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.776. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.494-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.8018.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arv181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117962v1</w:t>
+                <w:t xml:space="preserve">hal-02117966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival after pathogen exposure in group-living insects: don't forget the stress of social isolation!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Meunier</w:t>
+                <w:t xml:space="preserve">Growing up with feces: benefits of allo-coprophagy in families of the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Körner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12916⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1775-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arw113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738217v1</w:t>
+                <w:t xml:space="preserve">hal-02117961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing up with feces: benefits of allo-coprophagy in families of the European earwig</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kin and multilevel selection in social evolution: a never-ending controversy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arw113⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.8018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117961v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent–offspring conflict and the genetic trade-offs shaping parental investment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival after pathogen exposure in group-living insects: don't forget the stress of social isolation!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kohlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Holländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (9), pp.1867 - 1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142864v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term benefits, but transgenerational costs of maternal loss in an insect with facultative maternal care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Thesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 282 (1817), pp.20151617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2015.1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social immunity and the evolution of group living in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 370 (1669), pp.20140102-20140102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2014.0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO-CALC: A novel tool to correct common inconsistencies in the measurement of phenoloxidase activity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parent–offspring conflict and the genetic trade-offs shaping parental investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kölliker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine W.Y. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Röllin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Stucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.02.015⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.6850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142865v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple paternity and mating group size in the European earwig, Forficula auricularia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PO-CALC: A novel tool to correct common inconsistencies in the measurement of phenoloxidase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kohlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02117970v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative association between parental care and sibling cooperation in earwigs: a new perspective on the early evolution of family life?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiple paternity and mating group size in the European earwig, Forficula auricularia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Raveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02147530v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feces production as a form of social immunity in an insect with facultative maternal care</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Negative association between parental care and sibling cooperation in earwigs: a new perspective on the early evolution of family life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Thesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-015-0330-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (7), pp.1299-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147528v1</w:t>
+                <w:t xml:space="preserve">hal-02147530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal signature in kin recognition cues of a social insect: concealed in juveniles, revealed in adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feces production as a form of social immunity in an insect with facultative maternal care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Mc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Körner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1236⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0330-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266540v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Relatedness, Food Deprivation, and Sex on Adult Behaviors in the Group-living Insect Forficula auricularia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Holländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 120 (9), pp.923-932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12261⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibling Cooperation in Earwig Families Provides Insights into the Early Evolution of Social Life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Paternal signature in kin recognition cues of a social insect: concealed in juveniles, revealed in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kölliker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/675364⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1793), pp.20141236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142861v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother and offspring fitness in an insect with maternal care: phenotypic trade-offs between egg number, egg mass and egg care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sibling Cooperation in Earwig Families Provides Insights into the Early Evolution of Social Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Koch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mathias Kölliker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183 (4), pp.547-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/675364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142857v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal care provides antifungal protection to eggs in the European earwig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mother and offspring fitness in an insect with maternal care: phenotypic trade-offs between egg number, egg mass and egg care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/aru046⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142859v1</w:t>
+                <w:t xml:space="preserve">hal-02142857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbreeding depression in an insect with maternal care: influences of family interactions, life stage and offspring sex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maternal care provides antifungal protection to eggs in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (10), pp.2209-2220. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.754-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/aru046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142855v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of parental care in insects: the roles of ecology, life history and the social environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (2), pp.123-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7732,1777 +7732,1868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One clutch or two clutches? Fitness correlates of coexisting alternative female life-histories in the European earwig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inbreeding depression in an insect with maternal care: influences of family interactions, life stage and offspring sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kölliker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-011-9510-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (10), pp.2209-2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142853v1</w:t>
+                <w:t xml:space="preserve">hal-02142855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When it is costly to have a caring mother: food limitation erases the benefits of parental care in earwigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (4), pp.547-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2012.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental antagonism and parent-offspring co-adaptation interact to shape family life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (1744), pp.3981-3988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2012.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Function of Hydrocarbons in Insect Communication: Maternal Care and Offspring Signalling in the European Earwig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One clutch or two clutches? Fitness correlates of coexisting alternative female life-histories in the European earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamenah Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Kuttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Röllin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA International Journal for Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2011.744⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.669-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-011-9510-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142847v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queen acceptance in a socially polymorphic ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eumelanin-based coloration and fitness parameters in birds: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Figueiredo Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Reber</w:t>
+                <w:t xml:space="preserve">Reto Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chapuisat</w:t>
+                <w:t xml:space="preserve">Alexandre Roulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 81 (1), pp.163-168. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.559-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-010-1092-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142850v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eumelanin-based coloration and fitness parameters in birds: a meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Function of Hydrocarbons in Insect Communication: Maternal Care and Offspring Signalling in the European Earwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Roulin</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Kölliker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-010-1092-z⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA International Journal for Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (9), pp.744-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2011.744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142868v1</w:t>
+                <w:t xml:space="preserve">hal-02142847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition in ants: social origin matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Queen acceptance in a socially polymorphic ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucas</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019347⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (1), pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266543v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can alternative pathways mediate the influence of queen number on nestmate discrimination in ants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recognition in ants: social origin matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142849v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive ability not kinship affects growth of Arabidopsis thaliana accessions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can alternative pathways mediate the influence of queen number on nestmate discrimination in ants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (5), pp.609-611</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142845v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible colony-founding strategies in a socially polymorphic ant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reproductive conflicts and egg discrimination in a socially polymorphic ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luma Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.030⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (10), pp.1655-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-010-0979-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142843v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive conflicts and egg discrimination in a socially polymorphic ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Competitive ability not kinship affects growth of Arabidopsis thaliana accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gouhier-Darimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luma Delaplace</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (10), pp.1655-1663. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (1), pp.322-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-010-0979-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03057.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142844v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of queen size in a socially polymorphic ant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flexible colony-founding strategies in a socially polymorphic ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (9), pp.1906-1913. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (2), pp.467-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01805.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140576v1</w:t>
+                <w:t xml:space="preserve">hal-02142843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stay or drift? Queen acceptance in the ant Formica paralugubris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">The determinants of queen size in a socially polymorphic ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-008-1017-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (9), pp.1906-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01805.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140573v1</w:t>
+                <w:t xml:space="preserve">hal-02140576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split sex ratios in the social Hymenoptera: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart A West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (2), pp.382-390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arm143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arm143⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stay or drift? Queen acceptance in the ant Formica paralugubris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Holzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chapuisat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (4), pp.392-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-008-1017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140566v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et promotion de la méthode scientifique et des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences et société : du savoir à l'action, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-231, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Körner Maximilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kramer Jos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive strategies in insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003043195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9649,51 +9740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.microbiol.100161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04775458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclerc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04372369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-013023-015632" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blackwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Devers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecureuil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.430" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04940626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.microbiol.100117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04777651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.104006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03285027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12941" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03796580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.09.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03622124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tourneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cole" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Vickruck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03241476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coulm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104262" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H W Biedermann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Rohlfs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino P Mcmahon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.752906" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03215514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13791" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02565970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian K&#246;rner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vogelweith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Foitzik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Feldmeyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0440" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02972486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2020.57" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02471098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tourneur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2973" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02982089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Choppin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6325" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arcila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.01.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02613358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Kramer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12443" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wright" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lichtenstein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Doering" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pretorius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2639-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Brossette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4710" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117948v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Diehl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx140" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.03.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.03.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Steiger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-0926-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greenfield" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l D Meunier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08339-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.10.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Scheiner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayt&#252;l Y&#252;ksel-Dadak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12915" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3685-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8018.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kohlmeier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Holl&#228;nder" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12916" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw113" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias K&#246;lliker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Boos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine W.Y. Wong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian R&#246;llin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stucki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7850" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Thesing" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Koch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1617" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117967v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0102" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Dreyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.02.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sandrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Raveh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Walser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12171" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6BZCCBJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12655" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Mc Diehl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pietsch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0330-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1236" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12261" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92HHJ6G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Falk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675364" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142857v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-125" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12217" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142856v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06E24FD418A1C98C4754A18FDF09A0227AEC536F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamenah G&#243;mez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuttler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9510-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142854v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0151" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1416" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.744" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Reber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chapuisat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.09.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Figueiredo Pinto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Burri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roulin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-1092-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;mont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019347" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142849v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142845v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masclaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Hammond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouhier-Darimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03057.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142843v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma Delaplace" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-0979-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140576v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01805.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140573v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Holzer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-008-1017-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140566v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A West" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm143" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;rner Maximilian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kramer Jos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043195" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105841" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04666215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Honorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Wever" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00985-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05272811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Groutsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-025-02912-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-025-01999-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.microbiol.100161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05267579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Heroguez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05338016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101451" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04775458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05507792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araf123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05333413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Audebert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2025.105839" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arae022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04372369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-013023-015632" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blackwell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Devers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecureuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04940626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.microbiol.100117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04777651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.104006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04628023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34063-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03853584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Depierrefixe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=maryse rouelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.10.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03845272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00890-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04033406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03796580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.09.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03678045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie-Anne Merleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz&#239;a Larrigaldie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bousquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20970-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03622124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tourneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cole" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Vickruck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03285027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12941" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03215514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03177670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13511-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03241476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coulm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104262" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03357878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H W Biedermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Rohlfs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino P Mcmahon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.752906" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02471098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tourneur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2973" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02982089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Choppin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6325" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arcila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.01.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02613358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2020.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02565970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian K&#246;rner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vogelweith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Foitzik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Feldmeyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0440" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02972486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4039/tce.2020.57" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Kramer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12443" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117916v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wright" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lichtenstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Doering" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pretorius" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2639-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Brossette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4710" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Laverr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1391-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Diehl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx140" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.03.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Steiger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.03.021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08339-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.10.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Greenfield" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l D Meunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-017-0926-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Scheiner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayt&#252;l Y&#252;ksel-Dadak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12915" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ratz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Veuille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3685-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv181" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117961v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arw113" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8018.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kohlmeier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Holl&#228;nder" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12916" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Thesing" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Koch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.1617" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias K&#246;lliker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Boos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine W.Y. Wong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian R&#246;llin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stucki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7850" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142865v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Dreyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.02.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02117970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sandrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Raveh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Walser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12171" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6BZCCBJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147530v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12655" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Mc Diehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pietsch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0330-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142858v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Weiss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12261" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92HHJ6G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1236" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142861v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Falk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675364" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142857v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142856v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12000" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06E24FD418A1C98C4754A18FDF09A0227AEC536F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12217" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2012.0151" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142851v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1416" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamenah G&#243;mez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kuttler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-011-9510-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Figueiredo Pinto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Burri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-1092-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Mas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2011.744" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142850v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Reber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chapuisat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.09.029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266543v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;mont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019347" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma Delaplace" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-010-0979-z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masclaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Hammond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouhier-Darimont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03057.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02142843v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140576v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01805.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140566v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A West" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm143" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Holzer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-008-1017-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581427v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;rner Maximilian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kramer Jos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043195" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>