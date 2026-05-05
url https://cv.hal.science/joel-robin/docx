--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -66,4224 +66,4760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism of anatoxin-a production in Phormidium-dominated biofilms of a regulated river (Ain, France)</w:t>
+                <w:t xml:space="preserve">Challenges for assessing and implementing nature-based solutions at landscape-scale – insights from project on ponds and pondscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Robichon</w:t>
+                <w:t xml:space="preserve">Malgorzata Blicharska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Manuel Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
+                <w:t xml:space="preserve">Hugh Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pietro Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 148, pp.102912. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-026-06212-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149019v1</w:t>
+                <w:t xml:space="preserve">hal-05608230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder perspectives on pondscapes: a multinational analysis using storylines and the Nature Futures Framework</w:t>
+                <w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parinaz Rashidi</w:t>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sopan Patil</w:t>
+                <w:t xml:space="preserve">Christelle Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kuiper</w:t>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thora Tenbrink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems and People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/26395916.2025.2570728⟩</w:t>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344656v1</w:t>
+                <w:t xml:space="preserve">hal-05567921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations et usages des étangs en Isère : des conflits à la concertation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of pondscapes in supporting identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Benejam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Blicharska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guisepelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Brucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Başoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.765.0056⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-025-06105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344650v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying out fish ponds, for an entire growth season, as an agroecological practice: maintaining primary producers for fish production and biodiversity conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fish stock management as a driver of a nested community structure of macrophytes in fish pond systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robby Wijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.16363.2⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-026-06203-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756351v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinism of anatoxin-a production in Phormidium-dominated biofilms of a regulated river (Ain, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102456⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.102912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756067v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cyanobactéries benthiques : facteurs de prolifération et risques écologiques dans les eaux continentales</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stakeholder perspectives on pondscapes: a multinational analysis using storylines and the Nature Futures Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parinaz Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopan Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Tenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26395916.2025.2570728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683393v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les représentations et usages des étangs en Isère : des conflits à la concertation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guisepelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12s03⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 765 (6), pp.56-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.765.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814165v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance and resilience of aquatic plant communities in fish ponds after temporary dry periods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drying out fish ponds, for an entire growth season, as an agroecological practice: maintaining primary producers for fish production and biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10032-y⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.16363.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119252v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Oertli</w:t>
+                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuba Bucak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-023-05149-y⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988654v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative effect of hydraulics, physico-chemistry and other biofilm algae on benthic cyanobacteria assemblages in a regulated river</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les cyanobactéries benthiques : facteurs de prolifération et risques écologiques dans les eaux continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198413v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide contamination of fish ponds in relation to crop area in a mixed farmland-pond landscape (Dombes area, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guisepelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-20492-8⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699647v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of artificial waterbodies to biodiversity: A glass half empty or half full?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disturbance and resilience of aquatic plant communities in fish ponds after temporary dry periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Demierre</w:t>
+                <w:t xml:space="preserve">Adeline Fontanilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141987⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10032-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712752v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Blemus</w:t>
+                <w:t xml:space="preserve">M. Cuenca-Cambronero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rigal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">M. Blicharska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oertli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145061⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-023-05149-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156684v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the First Toxic Microcystis Bloom in a Recent Moroccan Reservoir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative effect of hydraulics, physico-chemistry and other biofilm algae on benthic cyanobacteria assemblages in a regulated river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0097807818030028⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 872, pp.162142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712783v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality parameters and tipping points of dragonfly diversity and abundance in fishponds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pesticide contamination of fish ponds in relation to crop area in a mixed farmland-pond landscape (Dombes area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10201-018-0549-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-20492-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712766v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of tipping points for aquatic plants and water quality parameters in fish pond systems: A multi-year approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contribution of artificial waterbodies to biodiversity: A glass half empty or half full?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Zamora-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.033⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 753, pp.141987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637608v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Robin</w:t>
+                <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sabart</w:t>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Jérémie Blemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Problems of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826036v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining tipping points in aquatic ecosystems: The case of biodiversity and chlorophyll x relations in fish pond systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence of the First Toxic Microcystis Bloom in a Recent Moroccan Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.011⟩</w:t>
+              <w:t xml:space="preserve">Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (3), pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0097807818030028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121702v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Water quality parameters and tipping points of dragonfly diversity and abundance in fishponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Oertli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.213-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.321-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10201-018-0549-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111012v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+                <w:t xml:space="preserve">Horizontal distribution of the cell abundance and toxicity of Microcystis in a hypereutrophic Moroccan reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Problems of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.554 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1995425516050139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00942822v1</w:t>
+                <w:t xml:space="preserve">hal-01826036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution and vertical stratification of Microcystis toxic potential during a first bloom event</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of tipping points for aquatic plants and water quality parameters in fish pond systems: A multi-year approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983018v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen limitation of the phytobenthos in Alpine lakes: results from nutrient-diffusing substrata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determining tipping points in aquatic ecosystems: The case of biodiversity and chlorophyll x relations in fish pond systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12370⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03703572v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Angélibert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 723 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179539v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00942822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied impact of land use on water and sediment parameters in fish ponds of the Dombes agro-ecosystem, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallod</w:t>
+                <w:t xml:space="preserve">Temporal evolution and vertical stratification of Microcystis toxic potential during a first bloom event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (2), pp.219-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00959824v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nitrogen limitation of the phytobenthos in Alpine lakes: results from nutrient-diffusing substrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (8), pp.1633-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784515v1</w:t>
+                <w:t xml:space="preserve">hal-03703572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management effects on water quality, sediments and fish production in extensive fish ponds in the Dombes region, France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2012.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00828329v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring of the genetic diversity and the potential toxicity of a Microcystis aeruginosa bloom in a French shallow lake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oertli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01203.x⟩</w:t>
+              <w:t xml:space="preserve">Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.213-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646183v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication and drought disturbance shape functional diversity and life-history traits of aquatic plants in shallow lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-011-0241-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00719681v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00784515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Management effects on water quality, sediments and fish production in extensive fish ponds in the Dombes region, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mousset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
+              <w:t xml:space="preserve">Limnologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745474v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00828329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling strategies on the monitoring of cyanobacteria in shallow lakes: Lessons from a case study in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Varied impact of land use on water and sediment parameters in fish ponds of the Dombes agro-ecosystem, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.10.011⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.854-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.780656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00551032v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00959824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity in French bloom-forming populations of the toxic cyanobacterium, Microcystis aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">High-frequency monitoring of the genetic diversity and the potential toxicity of a Microcystis aeruginosa bloom in a French shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00042.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (1), pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01203.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00452843v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des efflorescences d’Anabaena spp. sur la qualité organoleptique de la truite arc-en ciel (Onchorynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/019827ar⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (4), pp.666 - 675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100420v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eutrophication and drought disturbance shape functional diversity and life-history traits of aquatic plants in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-011-0241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00719681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of sampling strategies on the monitoring of cyanobacteria in shallow lakes: Lessons from a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (3), pp.1005-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00551032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal changes in the genetic diversity in French bloom-forming populations of the toxic cyanobacterium, Microcystis aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Salençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00042.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00452843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des efflorescences d’Anabaena spp. sur la qualité organoleptique de la truite arc-en ciel (Onchorynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/019827ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of Aroma-Active Compounds in Rainbow Trout ( Oncorhynchus mykiss ) Eliciting an Off-Odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serkan Selli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (25), pp.9496 - 9502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf0619582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4293,1577 +4829,1577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étangs piscicoles : puits ou sources de carbone ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole (JRFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Pond Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCN and PONDERFUL, Nov 2024, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808245v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Drying-out fish ponds as a key agroecological practice to promote ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Pond Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPCN and PONDERFUL, Nov 2024, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society and European Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808279v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying-out fish ponds as a key agroecological practice to promote ecosystem services?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+                <w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society and European Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Salon des étangs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808261v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">Les étangs piscicoles : puits ou sources de carbone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuba Bucak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon des étangs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole (JRFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582525v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity conservation and fish production in ponds: a contradiction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freshwater Biological Association, Jun 2023, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139037v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797414v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des conditions environnementales sur la toxicité potentielle des cyanobactéries benthiques en rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Cyanodays conference ISARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138946v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions environnementales sur la toxicité potentielle des cyanobactéries benthiques en rivière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Robin</w:t>
+                <w:t xml:space="preserve">EXPECTATION OF STAKEHOLDERS ON FUTURE MANAGEMENT OF PONDS LANDSCAPES IN EUROPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyanodays conference ISARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th International Congress of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832222v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPECTATION OF STAKEHOLDERS ON FUTURE MANAGEMENT OF PONDS LANDSCAPES IN EUROPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Vers une modélisation de l’abondance et de la toxicité des cyanobactéries benthiques en rivière régulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Genève (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">IS-Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033642v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation de l’abondance et de la toxicité des cyanobactéries benthiques en rivière régulée</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832225v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbodies’ biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Angélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFS Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Münster, Germany. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary fat levels on chemical composition and flesh quality : comparison between brown trout (Salmo trutta) and turbot (Psetta maxima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Regost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conference AQUA'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5873,404 +6409,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and structure of macrophyte communities in two different fish pond systems: Dombes (France) and Midden-Limburg (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robby Wijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6280,283 +6816,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étangs et paysages d'étangs : Guide technique sur l'intérêt des étangs et des paysages d'étangs en tant que solutions naturelles pour l'atténuation du changement climatique et l'adaptation à ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Oertli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-989-35922-4-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14359251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponds and Pondscapes : A technical guide to the use of ponds and pondscapes as nature-based solutions for climate change mitigation and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Oertli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-989-35168-2-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14359093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6566,155 +7102,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.355-394, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6861,51 +7397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Hammou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0097807818030028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Mouhri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12370" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4ZQS8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pobel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01203.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00551032v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Salen&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00042.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR6R6F7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019827ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Selli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0619582" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X9J730JQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Davidson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Regost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arzel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Wijns" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoyle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359251" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359093" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Blicharska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lago" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mcdonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06212-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05573821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Benejam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brucet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06105-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05607539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Wijns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06203-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Hammou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0097807818030028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Mouhri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4ZQS8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pobel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01203.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00551032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Salen&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00042.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR6R6F7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019827ar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Selli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0619582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X9J730JQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808261v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Davidson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Regost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoyle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359251" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359093" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>