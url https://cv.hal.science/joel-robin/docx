--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -4021,302 +4021,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
+                <w:t xml:space="preserve">Eutrophication and drought disturbance shape functional diversity and life-history traits of aquatic plants in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-011-0241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745474v1</w:t>
+                <w:t xml:space="preserve">halsde-00719681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication and drought disturbance shape functional diversity and life-history traits of aquatic plants in shallow lakes</w:t>
+                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74, pp.471-481. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (4), pp.666 - 675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-011-0241-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00719681v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling strategies on the monitoring of cyanobacteria in shallow lakes: Lessons from a case study in France</w:t>
               </w:r>
@@ -4837,51 +4837,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
+                <w:t xml:space="preserve">Drying-out fish ponds as a key agroecological practice to promote ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
@@ -4916,323 +4916,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Pond Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPCN and PONDERFUL, Nov 2024, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Aquaculture Society and European Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808279v1</w:t>
+                <w:t xml:space="preserve">hal-04808261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying-out fish ponds as a key agroecological practice to promote ecosystem services?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+                <w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Aquaculture Society and European Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Salon des étangs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808261v1</w:t>
+                <w:t xml:space="preserve">hal-04582525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pisciculture extensive en étangs et biodiversité associée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">Drying-out as a key management practice for fish ponds, to promote primary producers and macrophytes species richness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon des étangs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etangs de France, Apr 2024, Parçay-Meslay, France</w:t>
+              <w:t xml:space="preserve">International Pond Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCN and PONDERFUL, Nov 2024, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582525v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étangs piscicoles : puits ou sources de carbone ?</w:t>
               </w:r>
@@ -5468,51 +5468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,51 +5593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,51 +6561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,51 +6673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,51 +7116,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,51 +7397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Blicharska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lago" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mcdonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06212-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05573821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Benejam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brucet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06105-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05607539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Wijns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06203-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Hammou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0097807818030028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Mouhri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4ZQS8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pobel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01203.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00551032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Salen&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00042.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR6R6F7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019827ar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Selli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0619582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X9J730JQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808261v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Davidson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Regost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoyle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359251" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359093" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Blicharska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lago" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mcdonald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06212-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05573821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Benejam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brucet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06105-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05607539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Wijns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06203-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Hammou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0097807818030028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995425516050139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Mouhri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WK4ZQS8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pobel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01203.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0241-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64W3C1CN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00551032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.10.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Salen&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00042.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQR6R6F7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04100420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/019827ar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Selli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0619582" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X9J730JQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Davidson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ang&#233;libert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Regost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04808201v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hoyle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359251" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04882016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14359093" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>